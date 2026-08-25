--- v0 (2025-10-11)
+++ v1 (2026-08-25)
@@ -1,1462 +1,24016 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00822FAD" w:rsidRDefault="00E5008D" w:rsidP="00E5008D">
+    <w:p w14:paraId="71314088" w14:textId="77777777" w:rsidR="00822FAD" w:rsidRDefault="00E5008D" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="281" w:lineRule="atLeast"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK187"/>
       <w:bookmarkStart w:id="1" w:name="OLE_LINK188"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="111111"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FBFBF3"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AA2BED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Título do artigo escrito em tamanho 14, negrito e centralizado, limitado ao máximo de caracteres que caiba em duas linhas. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00822FAD" w:rsidRDefault="00822FAD" w:rsidP="00822FAD">
+    <w:p w14:paraId="098597B9" w14:textId="77777777" w:rsidR="00822FAD" w:rsidRDefault="00822FAD" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="281" w:lineRule="atLeast"/>
-        <w:ind w:right="560"/>
+        <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB5BBB" w:rsidRDefault="00251692" w:rsidP="00CB5BBB">
+    <w:p w14:paraId="07FBAE77" w14:textId="16CDEA4D" w:rsidR="00A51141" w:rsidRDefault="00251692" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Pa2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2BED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> número máximo de autores </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00251692">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>é cinco</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>é</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00251692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cinco</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="670F3B80" w14:textId="105785B8" w:rsidR="00A51141" w:rsidRDefault="00AA2BED" w:rsidP="001E2413">
+      <w:pPr>
+        <w:pStyle w:val="Pa2"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">- </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AA2BED">
+        <w:t>Autor 01</w:t>
+      </w:r>
+      <w:r w:rsidR="00A51141">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Autor 01</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00822FAD" w:rsidRPr="00822FAD">
+        <w:t xml:space="preserve"> - Nome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F91D5EC" w14:textId="77777777" w:rsidR="00A51141" w:rsidRDefault="00A51141" w:rsidP="001E2413">
+      <w:pPr>
+        <w:pStyle w:val="Pa2"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AA2BED">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>–</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00822FAD" w:rsidRPr="00822FAD">
+        <w:t xml:space="preserve">Autor 01 - </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5BBB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CB5BBB">
+        <w:t>Afiliaçã</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Afiliação </w:t>
+        <w:t>o</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00822FAD" w:rsidRPr="00822FAD" w:rsidRDefault="002200EB" w:rsidP="00CB5BBB">
+    <w:p w14:paraId="2BB1B71E" w14:textId="08B19A2C" w:rsidR="00A51141" w:rsidRPr="00A51141" w:rsidRDefault="00A51141" w:rsidP="001E2413">
+      <w:pPr>
+        <w:pStyle w:val="Pa2"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Autor 01 - e-mail</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B28E2A9" w14:textId="2074318C" w:rsidR="00822FAD" w:rsidRDefault="00A51141" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Pa2"/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rStyle w:val="A2"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>(ORCI</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Autor 01 - https://orcid.org/xxxx-xxxx-xxxx-xxxx</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB5BBB" w:rsidRDefault="00CB5BBB" w:rsidP="00CB5BBB">
+    <w:p w14:paraId="34AB937D" w14:textId="4DC727E8" w:rsidR="001E2413" w:rsidRPr="001E2413" w:rsidRDefault="001E2413" w:rsidP="001E2413">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2413">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Espacejamento </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F02DAB" w14:textId="77777777" w:rsidR="001E2413" w:rsidRDefault="001E2413" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Pa2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>O</w:t>
-[...424 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Repetir para cada um dos autores do artigo</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="00C719B3" w:rsidRPr="00530D34" w:rsidRDefault="00C719B3" w:rsidP="00C719B3">
+    <w:p w14:paraId="25EDD06B" w14:textId="77777777" w:rsidR="00C719B3" w:rsidRPr="00530D34" w:rsidRDefault="00C719B3" w:rsidP="001E2413">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="80" w:line="240" w:lineRule="exact"/>
+        <w:ind w:right="-1"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00863B85" w:rsidRDefault="00CB5BBB" w:rsidP="00863B85">
+    <w:p w14:paraId="40E2C1C5" w14:textId="77777777" w:rsidR="000D5882" w:rsidRDefault="000D5882" w:rsidP="000D5882">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumo - este resumo deve ter um máximo de 10 linhas em tamanho 10 x </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...75 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> x </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 x </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 x </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4 x </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 x </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6 x </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7 x </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8 x </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9 x </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 x </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA2BED" w:rsidRPr="00863B85" w:rsidRDefault="00863B85" w:rsidP="00863B85">
-[...49 lines deleted...]
-    <w:p w:rsidR="00867520" w:rsidRPr="005E0884" w:rsidRDefault="00867520" w:rsidP="00867520">
+    <w:p w14:paraId="4524F4E9" w14:textId="77777777" w:rsidR="00867520" w:rsidRPr="00F37853" w:rsidRDefault="00867520" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Pa5"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E0884">
+      <w:r w:rsidRPr="00F37853">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Palavras-chave: </w:t>
       </w:r>
-      <w:r w:rsidR="00AA2BED" w:rsidRPr="005E0884">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00AA2BED" w:rsidRPr="00F37853">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>uma</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E0884">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00F37853">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00AA2BED" w:rsidRPr="005E0884">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00AA2BED" w:rsidRPr="00F37853">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>duas</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E0884">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00F37853">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00AA2BED" w:rsidRPr="005E0884">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00AA2BED" w:rsidRPr="00F37853">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>três, quatro, cinco</w:t>
       </w:r>
-      <w:r w:rsidR="00863B85">
-[...9 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00863B85" w:rsidRPr="00F37853">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (entre três </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00863B85" w:rsidRPr="00F37853">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005E0884" w:rsidRPr="00F37853">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> cinco</w:t>
       </w:r>
-      <w:r w:rsidR="00863B85">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00863B85" w:rsidRPr="00F37853">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> separadas por vírgula</w:t>
       </w:r>
-      <w:r w:rsidR="005E0884">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="005E0884" w:rsidRPr="00F37853">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA36CE" w:rsidRPr="005E0884" w:rsidRDefault="00AA36CE" w:rsidP="005E0884">
+    <w:p w14:paraId="35D4669C" w14:textId="77777777" w:rsidR="00AA36CE" w:rsidRPr="005E0884" w:rsidRDefault="00AA36CE" w:rsidP="001E2413">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005E0884" w:rsidRDefault="005E0884" w:rsidP="005E0884">
+    <w:p w14:paraId="307151F4" w14:textId="77777777" w:rsidR="005E0884" w:rsidRPr="000D5882" w:rsidRDefault="005E0884" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Default"/>
+        <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0042077F" w:rsidRPr="00DB5540" w:rsidRDefault="005E0884" w:rsidP="005E0884">
+    <w:p w14:paraId="0661CAF8" w14:textId="77777777" w:rsidR="0042077F" w:rsidRPr="000D5882" w:rsidRDefault="005E0884" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Default"/>
+        <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB5540">
+      <w:r w:rsidRPr="000D5882">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Title of the article written in size 14, bold and centralized, limited to the maximum number of characters that can fit on two lines.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E0884" w:rsidRPr="00DB5540" w:rsidRDefault="005E0884" w:rsidP="0042077F">
+    <w:p w14:paraId="70B450F3" w14:textId="77777777" w:rsidR="005E0884" w:rsidRPr="000D5882" w:rsidRDefault="005E0884" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:rPr>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005E0884" w:rsidRPr="005E70C7" w:rsidRDefault="005E0884" w:rsidP="008E2D75">
+    <w:p w14:paraId="54CEBC87" w14:textId="77777777" w:rsidR="000D5882" w:rsidRPr="000D5882" w:rsidRDefault="000D5882" w:rsidP="000D5882">
       <w:pPr>
-        <w:pStyle w:val="Pa4"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E70C7">
+      <w:r w:rsidRPr="000D5882">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...37 lines deleted...]
-        <w:t>!!!!!</w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – this abstract must be a maximum of 10 lines in size 10 font. x </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> xx x </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 x </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 x </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4 x </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 x </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6 x </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7 x </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8 x </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9 x </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 x </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00024525" w:rsidRPr="00863B85" w:rsidRDefault="00024525" w:rsidP="00024525">
-[...42 lines deleted...]
-    <w:p w:rsidR="004318B1" w:rsidRPr="00DB5540" w:rsidRDefault="005E0884" w:rsidP="005E0884">
+    <w:p w14:paraId="729FF447" w14:textId="77777777" w:rsidR="004318B1" w:rsidRPr="000D5882" w:rsidRDefault="005E0884" w:rsidP="001E2413">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB5540">
+      <w:r w:rsidRPr="000D5882">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Keywords: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB5540">
+      <w:r w:rsidRPr="000D5882">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>one, two, three, four, five. (minimum three and maximum five)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002200EB" w:rsidRDefault="002200EB" w:rsidP="002200EB">
+    <w:p w14:paraId="7D6B49DD" w14:textId="77777777" w:rsidR="002200EB" w:rsidRPr="00026D5E" w:rsidRDefault="002200EB" w:rsidP="001E2413">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00040CB7" w:rsidRDefault="0042077F" w:rsidP="002200EB">
+    <w:p w14:paraId="17FDB014" w14:textId="1EF2C629" w:rsidR="00040CB7" w:rsidRDefault="0042077F" w:rsidP="00026D5E">
       <w:pPr>
-        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Data da Submissão:</w:t>
       </w:r>
       <w:r w:rsidR="005E0884">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005E0884" w:rsidRPr="00251692">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Deixar em branco</w:t>
       </w:r>
       <w:r w:rsidR="009623A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">   -    </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00040CB7" w:rsidRPr="001D6685">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D5882">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Data de aceitação:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001D6685" w:rsidRPr="001D6685">
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="009623A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">  - </w:t>
+      </w:r>
+      <w:r w:rsidR="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="009623A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D5882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="009623A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00040CB7" w:rsidRPr="001D6685">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Data de aceitação:</w:t>
+      </w:r>
+      <w:r w:rsidR="001D6685" w:rsidRPr="001D6685">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E0884" w:rsidRPr="000C52D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Deixar em branco</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002200EB" w:rsidRDefault="002200EB" w:rsidP="002200EB">
+    <w:p w14:paraId="7A58AE6D" w14:textId="7436FA1F" w:rsidR="002200EB" w:rsidRDefault="002200EB" w:rsidP="001E2413">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5591"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AF3295F" w14:textId="77777777" w:rsidR="00026D5E" w:rsidRPr="00026D5E" w:rsidRDefault="00026D5E" w:rsidP="001E2413">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5591"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="222222"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="002200EB" w:rsidRPr="00772357" w:rsidRDefault="002200EB" w:rsidP="002200EB">
+    <w:p w14:paraId="20360820" w14:textId="77777777" w:rsidR="00026D5E" w:rsidRDefault="00026D5E" w:rsidP="00026D5E">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:iCs/>
-[...3 lines deleted...]
-          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00772357">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Este artigo está licenciado sob forma de uma licença Creative Commons </w:t>
+      <w:r w:rsidRPr="0092313B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Direitos autorais das pessoas autoras. 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002200EB" w:rsidRPr="00772357" w:rsidRDefault="002200EB" w:rsidP="002200EB">
+    <w:p w14:paraId="171FA4C2" w14:textId="305D9953" w:rsidR="00026D5E" w:rsidRPr="0092313B" w:rsidRDefault="00026D5E" w:rsidP="00026D5E">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:iCs/>
-[...3 lines deleted...]
-          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00772357">
-[...68 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="0092313B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Licenciado sob licença </w:t>
+      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="003C0197">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="0092313B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:iCs/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>https://creativecommons.org/licenses/by-nc-nd/4.0/</w:t>
+          <w:t>Creative</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="0092313B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Commons</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="0092313B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="0092313B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>Atribuição 4.0 Internacional (CC BY 4.0)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0092313B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="002200EB" w:rsidRPr="00D4353E" w:rsidRDefault="002200EB" w:rsidP="002200EB">
+    <w:p w14:paraId="340076BA" w14:textId="77777777" w:rsidR="00026D5E" w:rsidRPr="0092313B" w:rsidRDefault="00026D5E" w:rsidP="00026D5E">
       <w:pPr>
-        <w:ind w:firstLine="6663"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="8080" w:hanging="283"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092313B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73C344C5" wp14:editId="2532302E">
-[...2 lines deleted...]
-            <wp:docPr id="16" name="Imagem 16" descr="https://mirrors.creativecommons.org/presskit/buttons/88x31/png/by-nc-nd.png"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="10D785A8" wp14:editId="372F2778">
+            <wp:extent cx="845820" cy="304800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1667657415" name="Imagem 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="https://mirrors.creativecommons.org/presskit/buttons/88x31/png/by-nc-nd.png"/>
+                    <pic:cNvPr id="0" name="Imagem 9"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2232682" cy="754787"/>
+                      <a:ext cx="845820" cy="304800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002200EB" w:rsidRPr="00251692" w:rsidRDefault="002200EB" w:rsidP="002200EB">
+    <w:p w14:paraId="2544B3BE" w14:textId="77777777" w:rsidR="00026D5E" w:rsidRDefault="00026D5E" w:rsidP="001E2413">
+      <w:pPr>
+        <w:ind w:right="-1" w:firstLine="6663"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3974CC88" w14:textId="77777777" w:rsidR="00026D5E" w:rsidRPr="00D4353E" w:rsidRDefault="00026D5E" w:rsidP="001E2413">
+      <w:pPr>
+        <w:ind w:right="-1" w:firstLine="6663"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38FB8CB7" w14:textId="77777777" w:rsidR="002200EB" w:rsidRPr="00251692" w:rsidRDefault="002200EB" w:rsidP="001E2413">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0042077F" w:rsidRPr="0042077F" w:rsidRDefault="0042077F" w:rsidP="00350056">
+    <w:p w14:paraId="255213A3" w14:textId="77777777" w:rsidR="0042077F" w:rsidRPr="0042077F" w:rsidRDefault="0042077F" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="357" w:right="851" w:hanging="357"/>
+        <w:ind w:left="357" w:right="-1" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042077F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Introdução</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00350056" w:rsidRDefault="0042077F" w:rsidP="00FF5383">
+    <w:p w14:paraId="58C80ECF" w14:textId="77777777" w:rsidR="00350056" w:rsidRDefault="0042077F" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Pa8"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:right="-1" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042077F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A sociedade da informação</w:t>
       </w:r>
       <w:r w:rsidR="00350056" w:rsidRPr="00350056">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00350056" w:rsidRPr="0042077F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A sociedade da informação</w:t>
       </w:r>
       <w:r w:rsidR="00350056" w:rsidRPr="00350056">
         <w:rPr>
@@ -1887,55 +24441,55 @@
       <w:r w:rsidR="00350056" w:rsidRPr="0042077F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A sociedade da informação</w:t>
       </w:r>
       <w:r w:rsidR="00350056" w:rsidRPr="00350056">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00350056" w:rsidRPr="0042077F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A sociedade da i informação</w:t>
       </w:r>
       <w:r w:rsidR="00350056">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00350056" w:rsidRDefault="00350056" w:rsidP="00FF5383">
+    <w:p w14:paraId="0DECF6B1" w14:textId="77777777" w:rsidR="00350056" w:rsidRDefault="00350056" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Pa8"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:right="-1" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidRPr="0042077F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Lei de Acesso à Informação - LAI. Em cumprimento </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidRPr="0042077F">
         <w:rPr>
@@ -2315,101 +24869,94 @@
         </w:rPr>
         <w:t xml:space="preserve">Lei de Acesso à Informação - LAI. Em cumprimento </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidRPr="0042077F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Lei de Acesso à Informação - LAI. Em cumprimento </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidRPr="0042077F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lei de Acesso à </w:t>
+        <w:t xml:space="preserve">Lei de Acesso à Informação - LAI. Em cumprimento </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidRPr="0042077F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Informação - LAI. Em cumprimento </w:t>
+        <w:t xml:space="preserve">Lei de Acesso à Informação - LAI. Em cumprimento </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidRPr="0042077F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Lei de Acesso à Informação - LAI. Em cumprimento </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidRPr="0042077F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lei de Acesso à Informação - LAI. Em cumprimento </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>Lei de Acesso à Informação - LAI.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00350056" w:rsidRDefault="00350056" w:rsidP="00FF5383">
+    <w:p w14:paraId="56C08F75" w14:textId="77777777" w:rsidR="00350056" w:rsidRDefault="00350056" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Pa8"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:right="-1" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">A Internet </w:t>
       </w:r>
       <w:r w:rsidR="0042077F" w:rsidRPr="0042077F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>objetiva, clara e em linguagem de fácil</w:t>
       </w:r>
       <w:r w:rsidRPr="00350056">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2633,128 +25180,135 @@
         </w:rPr>
         <w:t xml:space="preserve">A Internet </w:t>
       </w:r>
       <w:r w:rsidRPr="0042077F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>objetiva, clara e em linguagem de fácil</w:t>
       </w:r>
       <w:r w:rsidRPr="00350056">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">A Internet </w:t>
       </w:r>
       <w:r w:rsidRPr="0042077F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve">objetiva, clara e em </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042077F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>linguagem de fácil</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00350056">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Internet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042077F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>objetiva, clara e em linguagem de fácil</w:t>
       </w:r>
       <w:r w:rsidRPr="00350056">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">A Internet </w:t>
       </w:r>
       <w:r w:rsidRPr="0042077F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>objetiva, clara e em linguagem de fácil</w:t>
       </w:r>
-      <w:r w:rsidRPr="00350056">
-[...4 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">A Internet </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00350056" w:rsidRPr="0042077F" w:rsidRDefault="00350056" w:rsidP="00350056">
+    <w:p w14:paraId="344C6D52" w14:textId="77777777" w:rsidR="00350056" w:rsidRPr="0042077F" w:rsidRDefault="00350056" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="357" w:right="851" w:hanging="357"/>
+        <w:ind w:left="357" w:right="-1" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Conceitos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00350056" w:rsidRDefault="00350056" w:rsidP="00FF5383">
+    <w:p w14:paraId="730AB941" w14:textId="77777777" w:rsidR="00350056" w:rsidRDefault="00350056" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Pa8"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:right="-1" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00350056">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">A Internet </w:t>
       </w:r>
       <w:r w:rsidRPr="0042077F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>objetiva, clara e em linguagem de fácil</w:t>
       </w:r>
       <w:r w:rsidRPr="00350056">
         <w:rPr>
@@ -2849,78 +25403,78 @@
       <w:r w:rsidRPr="00350056">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">A Internet </w:t>
       </w:r>
       <w:r w:rsidRPr="0042077F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>objetiva, clara e em linguagem de fácil</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00350056" w:rsidRPr="00350056" w:rsidRDefault="00350056" w:rsidP="00FF5383">
+    <w:p w14:paraId="7D71E3FA" w14:textId="77777777" w:rsidR="00350056" w:rsidRPr="00350056" w:rsidRDefault="00350056" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Pa8"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="709"/>
+        <w:ind w:left="709" w:right="-1" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00350056">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Bons </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00350056" w:rsidRDefault="00350056" w:rsidP="00FF5383">
+    <w:p w14:paraId="1543E748" w14:textId="77777777" w:rsidR="00350056" w:rsidRDefault="00350056" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Pa8"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:right="-1" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">A Internet </w:t>
       </w:r>
       <w:r w:rsidRPr="0042077F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>objetiva, clara e em linguagem de fácil</w:t>
       </w:r>
       <w:r w:rsidRPr="00350056">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3135,629 +25689,685 @@
       <w:r w:rsidRPr="00350056">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">A Internet </w:t>
       </w:r>
       <w:r w:rsidRPr="0042077F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>objetiva, clara e em linguagem de fácil</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00350056" w:rsidRDefault="00350056" w:rsidP="00FF5383">
+    <w:p w14:paraId="690C7990" w14:textId="77777777" w:rsidR="00350056" w:rsidRDefault="00350056" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Pa8"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:right="-1" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Recomenda-se que as obras tenham estrutura robusta em que se destaquem conceitos  abordem prefere</w:t>
+        <w:t xml:space="preserve">Recomenda-se que as obras tenham estrutura robusta em que se destaquem </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>conceitos  abordem</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prefere</w:t>
       </w:r>
       <w:r w:rsidR="0042077F" w:rsidRPr="0042077F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> compreensão para que sejam efetivamente acessadas pelos cidadãos a qualquer momento. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00350056" w:rsidRDefault="00350056" w:rsidP="00FF5383">
+    <w:p w14:paraId="1EA0834C" w14:textId="77777777" w:rsidR="00350056" w:rsidRDefault="00350056" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Pa8"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:right="-1" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00350056" w:rsidRDefault="00350056" w:rsidP="00FF5383">
+    <w:p w14:paraId="0ED9C95D" w14:textId="77777777" w:rsidR="00350056" w:rsidRDefault="00350056" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Pa8"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:right="-1" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00350056" w:rsidRPr="00350056" w:rsidRDefault="00350056" w:rsidP="00FF5383">
+    <w:p w14:paraId="540EA497" w14:textId="77777777" w:rsidR="00350056" w:rsidRPr="00350056" w:rsidRDefault="00350056" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Pa8"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="709"/>
+        <w:ind w:left="709" w:right="-1" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00350056">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Bons </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00350056" w:rsidRDefault="0042077F" w:rsidP="00FF5383">
+    <w:p w14:paraId="50CD0A59" w14:textId="77777777" w:rsidR="00350056" w:rsidRDefault="0042077F" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Pa8"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:right="-1" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042077F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">A Controladoria Geral da União - CGU </w:t>
       </w:r>
       <w:r w:rsidR="00350056" w:rsidRPr="0042077F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">A Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A </w:t>
+        <w:t xml:space="preserve">A Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A </w:t>
+      </w:r>
+      <w:r w:rsidR="00350056">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidR="00350056" w:rsidRPr="0042077F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A </w:t>
+        <w:t xml:space="preserve">Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A Controladoria Geral da União - CGU A Controladoria Geral da União - CGU </w:t>
       </w:r>
       <w:r w:rsidR="00350056">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>‘</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00350056" w:rsidRPr="00350056" w:rsidRDefault="00350056" w:rsidP="00FF5383">
+    <w:p w14:paraId="6512DBD6" w14:textId="77777777" w:rsidR="00350056" w:rsidRPr="00350056" w:rsidRDefault="00350056" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Pa8"/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00350056">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Metodologia </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00350056" w:rsidRDefault="00350056" w:rsidP="00FF5383">
+    <w:p w14:paraId="1F8882FA" w14:textId="77777777" w:rsidR="00350056" w:rsidRDefault="00350056" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Pa8"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:right="-1" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Do método sai a mágica...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00350056" w:rsidRDefault="00350056" w:rsidP="00FF5383">
+    <w:p w14:paraId="53156951" w14:textId="77777777" w:rsidR="00350056" w:rsidRDefault="00350056" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Pa8"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:right="-1" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Do método sai a mágica...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00350056" w:rsidRDefault="00350056" w:rsidP="00FF5383">
+    <w:p w14:paraId="7776209D" w14:textId="77777777" w:rsidR="00350056" w:rsidRDefault="00350056" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Pa8"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:right="-1" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Do método sai a mágica...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00350056" w:rsidRDefault="00350056" w:rsidP="00FF5383">
+    <w:p w14:paraId="09CE1F39" w14:textId="77777777" w:rsidR="00350056" w:rsidRDefault="00350056" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Pa8"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:right="-1" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Do método sai a mágica...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00350056" w:rsidRDefault="00350056" w:rsidP="00FF5383">
+    <w:p w14:paraId="43908EAC" w14:textId="77777777" w:rsidR="00350056" w:rsidRDefault="00350056" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Pa8"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:right="-1" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Do método sai a mágica...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00350056" w:rsidRDefault="00350056" w:rsidP="00FF5383">
+    <w:p w14:paraId="1BBE2278" w14:textId="77777777" w:rsidR="00350056" w:rsidRDefault="00350056" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Pa8"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:right="-1" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Do método sai a mágica...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00350056" w:rsidRDefault="00350056" w:rsidP="00FF5383">
+    <w:p w14:paraId="683D2218" w14:textId="77777777" w:rsidR="00350056" w:rsidRDefault="00350056" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Pa8"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:right="-1" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Do método sai a mágica...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00350056" w:rsidRDefault="00350056" w:rsidP="00FF5383">
+    <w:p w14:paraId="0C51DE05" w14:textId="77777777" w:rsidR="00350056" w:rsidRDefault="00350056" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Pa8"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:right="-1" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Do método sai a mágica...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00350056" w:rsidRDefault="00350056" w:rsidP="00FF5383">
+    <w:p w14:paraId="3BBF1D7D" w14:textId="77777777" w:rsidR="00350056" w:rsidRDefault="00350056" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Pa8"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:right="-1" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Do método sai a mágica...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00350056" w:rsidRDefault="00350056" w:rsidP="00FF5383">
+    <w:p w14:paraId="2DDB1CAD" w14:textId="77777777" w:rsidR="00350056" w:rsidRDefault="00350056" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Pa8"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:right="-1" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Do método sai a mágica...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042077F" w:rsidRDefault="00350056" w:rsidP="00FF5383">
+    <w:p w14:paraId="49E7F1A3" w14:textId="77777777" w:rsidR="0042077F" w:rsidRDefault="00350056" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Pa8"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:right="-1" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Do método sai a mágica... </w:t>
       </w:r>
       <w:r w:rsidR="0042077F" w:rsidRPr="0042077F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>de transparência da infor</w:t>
       </w:r>
       <w:r w:rsidR="0042077F" w:rsidRPr="0042077F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t xml:space="preserve">mação e de controle social, além de importante elo entre as instituições públicas e a sociedade. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0042077F" w:rsidRPr="0042077F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Nesse contexto, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00350056" w:rsidRPr="00350056" w:rsidRDefault="00350056" w:rsidP="00FF5383">
+    <w:p w14:paraId="622DDD6B" w14:textId="77777777" w:rsidR="00350056" w:rsidRPr="00350056" w:rsidRDefault="00350056" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Pa8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="357" w:hanging="357"/>
+        <w:ind w:left="357" w:right="-1" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00350056">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Resultados </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00350056" w:rsidRDefault="00FF5383" w:rsidP="00FF5383">
+    <w:p w14:paraId="14943E98" w14:textId="77777777" w:rsidR="00350056" w:rsidRDefault="00FF5383" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Pa8"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
+        <w:ind w:right="-1" w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="0038637E" w:rsidRPr="0042077F">
-        <w:t xml:space="preserve"> texto deve ser escrito em fonte new times roman de fonte 12 e usar espacejamento simples com identação de tab (12,5), promovendo espacejamento de 6 pontos antes e o pontos depois</w:t>
+        <w:t xml:space="preserve"> texto deve ser escrito em fonte new times </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0038637E" w:rsidRPr="0042077F">
+        <w:t>roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0038637E" w:rsidRPr="0042077F">
+        <w:t xml:space="preserve"> de fonte 12 e usar espacejamento simples com </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0038637E" w:rsidRPr="0042077F">
+        <w:t>identação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0038637E" w:rsidRPr="0042077F">
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0038637E" w:rsidRPr="0042077F">
+        <w:t>tab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0038637E" w:rsidRPr="0042077F">
+        <w:t xml:space="preserve"> (12,5), promovendo espacejamento de 6 pontos antes e o pontos depois</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5383" w:rsidRDefault="0038637E" w:rsidP="00FF5383">
+    <w:p w14:paraId="16321634" w14:textId="77777777" w:rsidR="00FF5383" w:rsidRDefault="0038637E" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Pa8"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
+        <w:ind w:right="-1" w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0042077F">
         <w:t xml:space="preserve">As secções </w:t>
       </w:r>
       <w:r w:rsidR="00FF5383">
         <w:t>de nível 1 devem ter tamanho 14 em negrito alinhadas a esquerda e terem espacejamento 12 antes e 6 depois;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5383" w:rsidRDefault="00FF5383" w:rsidP="00FF5383">
+    <w:p w14:paraId="1A8A7939" w14:textId="77777777" w:rsidR="00FF5383" w:rsidRDefault="00FF5383" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Pa8"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
+        <w:ind w:right="-1" w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Já as demais seções devem ter tamanho 12 e serem alinhadas à esquerda com espacejamento idêntico ao anterior, obedecendo </w:t>
       </w:r>
       <w:r w:rsidR="0038637E" w:rsidRPr="0042077F">
         <w:t>numeração arábica usando a primeira letra em maiúsculo (com o respeito óbvio à norma culta de us</w:t>
       </w:r>
       <w:r>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="0038637E" w:rsidRPr="0042077F">
-        <w:t xml:space="preserve"> de maiúsculas quando for  o caso).</w:t>
+        <w:t xml:space="preserve"> de maiúsculas quando </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0038637E" w:rsidRPr="0042077F">
+        <w:t>for  o</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0038637E" w:rsidRPr="0042077F">
+        <w:t xml:space="preserve"> caso).</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Sugere-se identação máxima de até 4 níveis (a.b.c.d).</w:t>
+        <w:t xml:space="preserve"> Sugere-se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>identação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> máxima de até 4 níveis (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>a.b.c.d</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5383" w:rsidRDefault="0038637E" w:rsidP="00FF5383">
+    <w:p w14:paraId="4D593940" w14:textId="77777777" w:rsidR="00FF5383" w:rsidRDefault="0038637E" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Pa8"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
+        <w:ind w:right="-1" w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0042077F">
         <w:t>Na formatação</w:t>
       </w:r>
       <w:r w:rsidR="00FF5383">
         <w:t xml:space="preserve"> para submissão, favor </w:t>
       </w:r>
       <w:r w:rsidRPr="0042077F">
         <w:t xml:space="preserve">não mexer em </w:t>
       </w:r>
       <w:r w:rsidR="00FF5383">
         <w:t xml:space="preserve">nenhum </w:t>
       </w:r>
       <w:r w:rsidRPr="0042077F">
         <w:t xml:space="preserve">dado do cabeçalho nem do rodapé para facilitar a tarefa de edição final. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0038637E" w:rsidRPr="0042077F" w:rsidRDefault="0038637E" w:rsidP="00FF5383">
+    <w:p w14:paraId="72F63945" w14:textId="77777777" w:rsidR="0038637E" w:rsidRPr="0042077F" w:rsidRDefault="0038637E" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="Pa8"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
+        <w:ind w:right="-1" w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0042077F">
         <w:t>O limite máximo sugerido para cada artigo é de 25 páginas, sendo 20 o número base ideal, incluindo referências e eventuais apêndices e anexos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00357266" w:rsidRDefault="0038637E" w:rsidP="00FF5383">
+    <w:p w14:paraId="6AFFF0EB" w14:textId="77777777" w:rsidR="00357266" w:rsidRDefault="0038637E" w:rsidP="001E2413">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:right="-1" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357266">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Os artigos submetidos podem ser escritos em inglês ou em português. O papel formatado deve ser A4 com coluna única, a margem superior deve ter 3 cm, a margem inferior 2 cm, a margem esquerda 3 cm e a direita 2 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0038637E" w:rsidRDefault="0038637E" w:rsidP="00FF5383">
+    <w:p w14:paraId="77CA5417" w14:textId="77777777" w:rsidR="0038637E" w:rsidRDefault="0038637E" w:rsidP="001E2413">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:right="-1" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357266">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Os números de página, no processo de avaliação, podem ser suprimidos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0038637E" w:rsidRPr="00FF5383" w:rsidRDefault="00FF5383" w:rsidP="00FF5383">
+    <w:p w14:paraId="2808E5C7" w14:textId="77777777" w:rsidR="0038637E" w:rsidRPr="00FF5383" w:rsidRDefault="00FF5383" w:rsidP="001E2413">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="357" w:hanging="357"/>
+        <w:ind w:left="357" w:right="-1" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF5383">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF5383">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>nclusão</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5383" w:rsidRDefault="00FF5383" w:rsidP="000C52D8">
+    <w:p w14:paraId="7863BAA9" w14:textId="77777777" w:rsidR="00FF5383" w:rsidRDefault="00FF5383" w:rsidP="001E2413">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:right="-1" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Par</w:t>
       </w:r>
       <w:r w:rsidR="0038637E" w:rsidRPr="00357266">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a a submissão, a primeira página deve exibir o título do trabalho e os resumos em português e inglês. O título deve estar centralizado n</w:t>
       </w:r>
       <w:r w:rsidR="00357266">
         <w:rPr>
@@ -3794,94 +26404,94 @@
       <w:r w:rsidR="00357266">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prover o espaço para </w:t>
       </w:r>
       <w:r w:rsidR="0038637E" w:rsidRPr="00357266">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">os nomes dos autores </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e respectivos e-mails.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5383" w:rsidRDefault="00FF5383" w:rsidP="000C52D8">
+    <w:p w14:paraId="24FCEE84" w14:textId="77777777" w:rsidR="00FF5383" w:rsidRDefault="00FF5383" w:rsidP="001E2413">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:right="-1" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Naturalmente na submissão não se deve preencher os dados de autoria nem das entidades de afiliação de nenhum dos cinco possíveis autores da obra. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C52D8" w:rsidRDefault="000C52D8" w:rsidP="000C52D8">
+    <w:p w14:paraId="16570104" w14:textId="77777777" w:rsidR="000C52D8" w:rsidRDefault="000C52D8" w:rsidP="001E2413">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:right="-1" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sugere-se uma boa revisão do idioma da submissão, pois a RMP não dispões de equipe de revisão linguística.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000039CC" w:rsidRPr="000C52D8" w:rsidRDefault="000039CC" w:rsidP="000C52D8">
+    <w:p w14:paraId="22CEBFBC" w14:textId="77777777" w:rsidR="000039CC" w:rsidRPr="000C52D8" w:rsidRDefault="000039CC" w:rsidP="001E2413">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:right="-1" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>No que concerne às figuras, sempre fazê-las em moldura e preferentemente sem flutuação</w:t>
       </w:r>
       <w:r w:rsidR="000C52D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> no texto, devendo-se nomeá-las e</w:t>
       </w:r>
@@ -3942,111 +26552,122 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000C52D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ambas as funções devem ser centralizadas.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A RMP admite e até incentiva que os objetos que são da próp</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000C52D8">
+        <w:t xml:space="preserve"> A RMP admite e até incentiva que </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>os objetos que são da próp</w:t>
+      </w:r>
+      <w:r w:rsidR="000C52D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>ia autoria, quando possam usufruir, usufruam da prerrogativa de assunção (evitando os pernósticos, fonte: elaborado pelo autor).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000039CC" w:rsidRDefault="000039CC" w:rsidP="000039CC">
+    <w:p w14:paraId="709E5B7F" w14:textId="77777777" w:rsidR="000039CC" w:rsidRDefault="000039CC" w:rsidP="001E2413">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:right="-1" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000039CC" w:rsidRPr="000039CC" w:rsidRDefault="000039CC" w:rsidP="000039CC">
+    <w:p w14:paraId="06290CEE" w14:textId="77777777" w:rsidR="000039CC" w:rsidRPr="000039CC" w:rsidRDefault="000039CC" w:rsidP="001E2413">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000039CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Figura 1 – Nome da figura.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0038637E" w:rsidRPr="000039CC" w:rsidRDefault="000039CC" w:rsidP="000039CC">
+    <w:p w14:paraId="6FE1A840" w14:textId="77777777" w:rsidR="0038637E" w:rsidRPr="000039CC" w:rsidRDefault="000039CC" w:rsidP="001E2413">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:right="-1" w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357266">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpc">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61BA7035" wp14:editId="486F9E89">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1238250</wp:posOffset>
                 </wp:positionH>
@@ -4112,230 +26733,238 @@
                             <a:off x="276600" y="228213"/>
                             <a:ext cx="866401" cy="1372379"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:ln w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                           <a:effectLst>
                             <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                               <a:srgbClr val="808080"/>
                             </a:outerShdw>
                           </a:effectLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w:rsidR="0038637E" w:rsidRPr="00931AF0" w:rsidRDefault="0038637E" w:rsidP="0038637E">
+                            <w:p w14:paraId="3A35B597" w14:textId="77777777" w:rsidR="0038637E" w:rsidRPr="00931AF0" w:rsidRDefault="0038637E" w:rsidP="0038637E">
                               <w:pPr>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
+                              <w:proofErr w:type="spellStart"/>
                               <w:r>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
                               </w:r>
+                              <w:proofErr w:type="spellEnd"/>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="4" name="Text Box 5"/>
                         <wps:cNvSpPr txBox="1">
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="1485903" y="228213"/>
                             <a:ext cx="914402" cy="1372379"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:ln w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                           <a:effectLst>
                             <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                               <a:srgbClr val="808080"/>
                             </a:outerShdw>
                           </a:effectLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w:rsidR="0038637E" w:rsidRPr="00931AF0" w:rsidRDefault="0038637E" w:rsidP="0038637E">
+                            <w:p w14:paraId="22AD996C" w14:textId="77777777" w:rsidR="0038637E" w:rsidRPr="00931AF0" w:rsidRDefault="0038637E" w:rsidP="0038637E">
                               <w:pPr>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
+                              <w:proofErr w:type="spellStart"/>
                               <w:r>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
                               </w:r>
+                              <w:proofErr w:type="spellEnd"/>
                             </w:p>
-                            <w:p w:rsidR="0038637E" w:rsidRPr="00931AF0" w:rsidRDefault="0038637E" w:rsidP="0038637E">
+                            <w:p w14:paraId="78E388CA" w14:textId="77777777" w:rsidR="0038637E" w:rsidRPr="00931AF0" w:rsidRDefault="0038637E" w:rsidP="0038637E">
                               <w:pPr>
                                 <w:rPr>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="5" name="Text Box 6"/>
                         <wps:cNvSpPr txBox="1">
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="2743205" y="228213"/>
                             <a:ext cx="914402" cy="1505087"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:ln w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                           <a:effectLst>
                             <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                               <a:srgbClr val="808080"/>
                             </a:outerShdw>
                           </a:effectLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w:rsidR="0038637E" w:rsidRPr="00931AF0" w:rsidRDefault="0038637E" w:rsidP="0038637E">
+                            <w:p w14:paraId="454F37FE" w14:textId="77777777" w:rsidR="0038637E" w:rsidRPr="00931AF0" w:rsidRDefault="0038637E" w:rsidP="0038637E">
                               <w:pPr>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
+                              <w:proofErr w:type="spellStart"/>
                               <w:r>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
                               </w:r>
+                              <w:proofErr w:type="spellEnd"/>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="6" name="Text Box 7"/>
                         <wps:cNvSpPr txBox="1">
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="4000507" y="228213"/>
                             <a:ext cx="914402" cy="1372379"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:ln w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                           <a:effectLst>
                             <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                               <a:srgbClr val="808080"/>
                             </a:outerShdw>
                           </a:effectLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w:rsidR="0038637E" w:rsidRPr="00931AF0" w:rsidRDefault="0038637E" w:rsidP="0038637E">
+                            <w:p w14:paraId="7CBFE831" w14:textId="77777777" w:rsidR="0038637E" w:rsidRPr="00931AF0" w:rsidRDefault="0038637E" w:rsidP="0038637E">
                               <w:pPr>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
+                              <w:proofErr w:type="spellStart"/>
                               <w:r>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
                               </w:r>
+                              <w:proofErr w:type="spellEnd"/>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="7" name="Line 8"/>
                         <wps:cNvCnPr>
                           <a:cxnSpLocks noChangeShapeType="1"/>
                         </wps:cNvCnPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="1143002" y="800246"/>
                             <a:ext cx="342901" cy="0"/>
                           </a:xfrm>
                           <a:prstGeom prst="line">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
@@ -4409,215 +27038,225 @@
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:noFill/>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpc:wpc>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="61BA7035" id="Tela 2" o:spid="_x0000_s1026" editas="canvas" style="position:absolute;left:0;text-align:left;margin-left:97.5pt;margin-top:8.55pt;width:399.75pt;height:140.2pt;z-index:251659264;mso-position-horizontal-relative:page;mso-width-relative:margin;mso-height-relative:margin" coordsize="50768,17805" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCK8ksrXgUAAHIbAAAOAAAAZHJzL2Uyb0RvYy54bWzsWdtu4zYQfS/QfyD0nrVuviLOwrWTokC6&#10;G2xS5JmWKEuoRKokHStb9Gf6K/2xzpCUfEmyCLpbNyicALIkksPh8JwZzuj8fVOV5IFJVQg+9YJ3&#10;vkcYT0Ra8NXU++Xu6mzkEaUpT2kpOJt6j0x57y++/+58U09YKHJRpkwSEMLVZFNPvVzretLrqSRn&#10;FVXvRM04NGZCVlTDo1z1Ukk3IL0qe6HvD3obIdNaioQpBW8XttG7MPKzjCX6Y5Yppkk59UA3ba7S&#10;XJd47V2c08lK0jovEqcG/QdaVLTgMGknakE1JWtZPBFVFYkUSmT6XSKqnsiyImFmDbCawD9YzZzy&#10;B6rMYhKwTqsg3H1DucsV6s3FVVGWYI0eSJ/gO/zdwP4weLmpYXdU3e2T+rr5b3NaM7MsNUk+PNxI&#10;UqQAnsAjnFYAkk9M//UnX61LQeClmx863tY30j0puEW9m0xW+AuWJM3UC+PxOAI5j93eskaTBFri&#10;UTCMhrFHEmgLhqMgGPZRdG8ro5ZK/8hERfBm6kkAj9lT+nCttO3adjF2UhOrBVpH6ceSoSIl/8Qy&#10;WA8qY0YbKLN5KckDBRDSJGFcB7Yppymzr/s+/Dl9uhFGOyMQJWewQZ1sJwBp8lS21dX1x6HMMKEb&#10;7H9JMTu4G2FmFlx3g6uCC/mcgBJW5Wa2/VsjWdOglZYifYTdlsLyUNXJVQG2vqZK31AJxAOKgjPR&#10;H+GSlWIz9YS780gu5Ofn3mN/gCO0emQDRJ566rc1lcwj5U8cgDoO4hiZbx7i/jCEB7nbstxt4etq&#10;LmCbAEOgnbnF/rpsbzMpqnvwOTOcFZooT2DuqZdo2T7MtXUw4LUSNpuZbsD2muprfovctZuHWLpr&#10;7qmsHeA0YPWDaMlBJwe4s31xP7iYrbXICgPKrV2dvYGoR2Js2BL2Dln2g2hIjAhAjRxbiW7gdbti&#10;VV+L5FdFuJjnlK/YTEqxyRlNYZssdnaGWjnIMLLc/CxS8AsUVm2Qd8j64WAA7EHWh+EoDCLUAlDv&#10;qD8aDGIfNtQwPxqG0XDsgNrKaWn9KubTiRJlkaK/xFmUXC07dl+ZPyd9r1vJCcB53A/7ljsvikBH&#10;sHUFu92qQkOsLItq6o26TnSCBrzkqVmypkVp78GvldxYwXAfPBg+iDWIuM3TDUkL9HFRfxyCZdIC&#10;EBsOrVBCyxXEcgNoYOp9oXODScTxkwWPfPx3C+6kG8dlXYiZGILKrrPUzbJxODnwCN+WzC039SEz&#10;17UsVjms3zLxrfAJopMNgB2fTIjaIcVx+BTEo/7Yj14klHGpQP4Tod4QoewZCpmIeDnxaudk2X/C&#10;q0FrpyPHqTgKfdDmhUC1x6u+3/dHQ+dZT4HqPwtUhldhi5cTr3Z4NXjCK4PXo8erGA4ufX/4Ol6d&#10;DoBv4wBoeGVO6qd41aZMrhICSLbnwOuCMzJqfQ/Eqjm3ZY+kgUxyP5kyZ/S7xxrypL1cyg5BG78q&#10;lwqCOPJ9ONxBjIIsI4xNqNwmU1Ecjttkqj33vxCdStDeZAwHiSzWWDCR6GpOmKp8dXYkxdolQc8k&#10;REQbw2hZQN5ZQm0AcrGKpVAjYJDq4B2cm7YpU6NdvoQppCnj/T72x5ejy1F8FoeDy7PYXyzOZlfz&#10;+GxwBYWkRbSYzxfBH7jaIJ7kRZoyjgliW1IM4tdVzFxx0xYDu6JiZ6jevnSbZjWQ2YHqoOpzuZYN&#10;WLg6hMDxagNQ993BsEm4XVz49zEcQkCIfMimThh2ZZAThr9caW+Lbg6izg+P9zAcGHd3NBBHg/5w&#10;4MMR6wTi/yuIzbcW+M5i/Lf7CIVfjnafjePefiq7+BsAAP//AwBQSwMEFAAGAAgAAAAhAJWk1aDg&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0tPhEAQhO8m/odJm3hzhyUCggwbNFkP3sRXvPUy&#10;IxDnQZiBRX+9vSe9daUrVV+Vu9VotqjJD84K2G4iYMq2Tg62E/DyvL+6AeYDWonaWSXgW3nYVedn&#10;JRbSHe2TWprQMQqxvkABfQhjwblve2XQb9yoLP0+3WQwkJw6Lic8UrjRPI6ilBscLDX0OKr7XrVf&#10;zWwEvMdLk9av3U+avn3UD9ms8fFuL8TlxVrfAgtqDX9mOOETOlTEdHCzlZ5p0nlCWwId2RYYGfL8&#10;OgF2EBDnWQK8Kvn/CdUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIrySyteBQAAchsA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJWk1aDgAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAAuAcAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFCAAA&#10;AAA=&#10;">
+              <v:group w14:anchorId="61BA7035" id="Tela 2" o:spid="_x0000_s1026" editas="canvas" style="position:absolute;left:0;text-align:left;margin-left:97.5pt;margin-top:8.55pt;width:399.75pt;height:140.2pt;z-index:251659264;mso-position-horizontal-relative:page;mso-width-relative:margin;mso-height-relative:margin" coordsize="50768,17805" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDAsDDg/QQAADUZAAAOAAAAZHJzL2Uyb0RvYy54bWzsWdtu4zYQfS/QfyD03lhXyzbiLFJvUxRI&#10;d4NNFnmmJcoSKpEqScfOfk5/pT/WQ1JSHCdZBN2tmwfbgEyK5HA4PGeGQ5++2zY1uWNSVYLPveDE&#10;9wjjmcgrvpp7n28ufpp4RGnKc1oLzubePVPeu7MffzjdtDMWilLUOZMEQriabdq5V2rdzkYjlZWs&#10;oepEtIyjsRCyoRpVuRrlkm4gvalHoe+PRxsh81aKjCmFt+9do3dm5RcFy/THolBMk3ruQTdtn9I+&#10;l+Y5Ojuls5WkbVllnRr0X2jR0Ipj0kHUe6opWcvqiaimyqRQotAnmWhGoiiqjNk1YDWBv7eaBeV3&#10;VNnFZLBOryBK31HucmX05uKiqmtYYwTpM/PO/G6wPwwvNy12R7XDPqlvm/+6pC2zy1Kz7MPdlSRV&#10;DvAEHuG0AUg+Mf33X3y1rgXBy25+dLxur2RXUygavbeFbMwvLEm2cy+Mp9MIcu6HvWVbTTK0xJMg&#10;jdLYIxnagnQSBGliRI8eZLRS6V+ZaIgpzD0J8Ng9pXeXSruufRdrJzVzWhjrKH1fM6NIzT+xAusx&#10;ytjRFspsUUtyRwFCmmWM68A1lTRn7nXi49PpM4yw2lmBRnKBDRpkdwIMTZ7Kdrp2/c1QZpkwDPa/&#10;ppgbPIywMwuuh8FNxYV8TkCNVXUzu/69kZxpjJWWIr/HbkvheKja7KKCrS+p0ldUgnigKJyJ/ohH&#10;UYvN3BNdySOlkF+ee2/6A45o9cgGRJ576s81lcwj9W8cQJ0GcWyYbytxkoaoyN2W5W4LXzcLgW0C&#10;hqCdLZr+uu6LhRTNLXzOuZkVTZRnmHvuZVr2lYV2DgZeK2Pn57Yb2N5SfcmvDXfd5hks3WxvqWw7&#10;wGlg9YPoyUFne7hzfc1+cHG+1qKoLCgf7NrZG0Q9EGPDnrA3hmU/iy2JDQKMRh1bid7idb9i1V6K&#10;7A9FuFiUlK/YuZRiUzKaY5scdnaGOjmGYWS5+V3k8AsUq7bI22d9Oh6DPYb1YTgJg8hoAdR31J+M&#10;x7GPDbXMj9IwSqcdUHs5Pa1fxXw6U6KucuMvzSxKrpYDuy/sp5P+qFvNCeA8TcLEcedFEcYRPLiC&#10;3W5NpREr66qZe5OhE50ZA/7Cc7tkTavaleHXam6tYLkPD2YqYg0R12W+IXllfFyUTENYJq+A2DB1&#10;QgmtV4jlFtBg6m2lS4tJg+MnC5745tsteJBuHZdzIXZiBJVdZ6m3y22Hkz2P8H3J3HNT7zNz3cpq&#10;VWL9jolvhU+ITi4ADnyyIWqHFIfhUxBPkqkfvUgo61JB/iOh3hCh3BnKMNHg5cirnZNl8oRX495O&#10;B45TcRT60OaFQPWIV4mf+JO086zHQPW/BSrLq7DHy5FXO7waP+GVxevB41WMg0vip6/j1fEA+DYO&#10;gJZX9qR+jFd9ytTdhADJ7hx4WXFGJr3vQaxacHftkW2RST5OpuwZ/ea+RZ70KJdyQ4yNX5VLBUEc&#10;+T4Od4hRyDLC2IbKh2QqisNpn0z15/4XolMN7W3GsJfImjsWk0gMd04mVfnm7EiKdZcEPZMQEW0N&#10;o2WFvLPG3QBysYbluCNgSHVMCeemLmXaS1acxzfNxoaHS65xcboDApuxdo71vwdBCI8a+UhHjiDY&#10;PU4fHgTTRyAILOEOhoJonKRjH0H+iIIXUWCvy3FVbr1H9z+CufzfrVvX8fBvx9k/AAAA//8DAFBL&#10;AwQUAAYACAAAACEAlaTVoOAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0+EQBCE7yb+h0mb&#10;eHOHJQKCDBs0WQ/exFe89TIjEOdBmIFFf729J711pStVX5W71Wi2qMkPzgrYbiJgyrZODrYT8PK8&#10;v7oB5gNaidpZJeBbedhV52clFtId7ZNamtAxCrG+QAF9CGPBuW97ZdBv3Kgs/T7dZDCQnDouJzxS&#10;uNE8jqKUGxwsNfQ4qvtetV/NbAS8x0uT1q/dT5q+fdQP2azx8W4vxOXFWt8CC2oNf2Y44RM6VMR0&#10;cLOVnmnSeUJbAh3ZFhgZ8vw6AXYQEOdZArwq+f8J1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAwLAw4P0EAAA1GQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAlaTVoOAAAAAKAQAADwAAAAAAAAAAAAAAAABXBwAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAGQIAAAAAA==&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:50768;height:17805;visibility:visible;mso-wrap-style:square">
                   <v:fill o:detectmouseclick="t"/>
                   <v:path o:connecttype="none"/>
                 </v:shape>
                 <v:rect id="Retângulo 11" o:spid="_x0000_s1028" style="position:absolute;left:2499;width:48174;height:17811;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCrYSQovwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NisIw&#10;EL4LvkMYwZumXURLNYoIsrKXZdUHGJqxrTaTkkRb9+k3woK3+fh+Z7XpTSMe5HxtWUE6TUAQF1bX&#10;XCo4n/aTDIQPyBoby6TgSR426+Fghbm2Hf/Q4xhKEUPY56igCqHNpfRFRQb91LbEkbtYZzBE6Eqp&#10;HXYx3DTyI0nm0mDNsaHClnYVFbfj3Siw6Xf4OnWzO1PnPrP6WjS/i0yp8ajfLkEE6sNb/O8+6Dg/&#10;hdcv8QC5/gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCrYSQovwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt"/>
                 <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
                 <v:shape id="Text Box 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:2766;top:2282;width:8664;height:13723;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC1qEtnxQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gQvRTdKsSG6ipQKvYSibUBvz+wzCWbfhuxq4r/vCkKPw8x8wyzXvanFjVpXWVYwnUQg&#10;iHOrKy4U/P5sxzEI55E11pZJwZ0crFeDlyUm2na8o9veFyJA2CWooPS+SaR0eUkG3cQ2xME729ag&#10;D7ItpG6xC3BTy1kUzaXBisNCiQ19lJRf9lej4LW6Z8XbZXvIj3GmT+n0+zN9Pys1GvabBQhPvf8P&#10;P9tfWsEMHlfCDZCrPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC1qEtnxQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shadow on="t"/>
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w:rsidR="0038637E" w:rsidRPr="00931AF0" w:rsidRDefault="0038637E" w:rsidP="0038637E">
+                      <w:p w14:paraId="3A35B597" w14:textId="77777777" w:rsidR="0038637E" w:rsidRPr="00931AF0" w:rsidRDefault="0038637E" w:rsidP="0038637E">
                         <w:pPr>
                           <w:rPr>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
                         <w:r>
                           <w:rPr>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
                         </w:r>
+                        <w:proofErr w:type="spellEnd"/>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shape id="Text Box 5" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:14859;top:2282;width:9144;height:13723;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBVDXaIwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NqsIw&#10;FIT3F3yHcIS7uWjqRVSqUUQU3Ij4B7o7Nse22JyUJmp9eyMILoeZ+YYZTWpTiDtVLresoNOOQBAn&#10;VuecKtjvFq0BCOeRNRaWScGTHEzGjZ8Rxto+eEP3rU9FgLCLUUHmfRlL6ZKMDLq2LYmDd7GVQR9k&#10;lUpd4SPATSH/o6gnDeYcFjIsaZZRct3ejIK//HlIu9fFMTkNDvq86qznq/5Fqd9mPR2C8FT7b/jT&#10;XmoFXXhfCTdAjl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVQ12iMMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:shadow on="t"/>
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w:rsidR="0038637E" w:rsidRPr="00931AF0" w:rsidRDefault="0038637E" w:rsidP="0038637E">
+                      <w:p w14:paraId="22AD996C" w14:textId="77777777" w:rsidR="0038637E" w:rsidRPr="00931AF0" w:rsidRDefault="0038637E" w:rsidP="0038637E">
                         <w:pPr>
                           <w:rPr>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
                         <w:r>
                           <w:rPr>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
                         </w:r>
+                        <w:proofErr w:type="spellEnd"/>
                       </w:p>
-                      <w:p w:rsidR="0038637E" w:rsidRPr="00931AF0" w:rsidRDefault="0038637E" w:rsidP="0038637E">
+                      <w:p w14:paraId="78E388CA" w14:textId="77777777" w:rsidR="0038637E" w:rsidRPr="00931AF0" w:rsidRDefault="0038637E" w:rsidP="0038637E">
                         <w:pPr>
                           <w:rPr>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shape id="Text Box 6" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:27432;top:2282;width:9144;height:15051;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA6QdMTxgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5Qm9FLOxaBuiq5TSgBcp2gbs7TX7TILZtyG7xvjv3YLgcZiZb5jFajCN6KlztWUFkygG&#10;QVxYXXOp4Oc7GycgnEfW2FgmBRdysFo+Piww1fbMW+p3vhQBwi5FBZX3bSqlKyoy6CLbEgfvYDuD&#10;PsiulLrDc4CbRr7E8as0WHNYqLClj4qK4+5kFDzXl7ycHrN98Zvk+m8z+frcvB2UehoN73MQngZ/&#10;D9/aa61gBv9Xwg2QyysAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOkHTE8YAAADaAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shadow on="t"/>
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w:rsidR="0038637E" w:rsidRPr="00931AF0" w:rsidRDefault="0038637E" w:rsidP="0038637E">
+                      <w:p w14:paraId="454F37FE" w14:textId="77777777" w:rsidR="0038637E" w:rsidRPr="00931AF0" w:rsidRDefault="0038637E" w:rsidP="0038637E">
                         <w:pPr>
                           <w:rPr>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
                         <w:r>
                           <w:rPr>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
                         </w:r>
+                        <w:proofErr w:type="spellEnd"/>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shape id="Text Box 7" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:40005;top:2282;width:9144;height:13723;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDKk01kxQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gQvUjeRYiW6hlIa6EWktkK9PbPPJCT7NmS3Sfz3XaHQ4zAz3zDbdDSN6KlzlWUF8SIC&#10;QZxbXXGh4Osze1yDcB5ZY2OZFNzIQbp7mGwx0XbgD+qPvhABwi5BBaX3bSKly0sy6Ba2JQ7e1XYG&#10;fZBdIXWHQ4CbRi6jaCUNVhwWSmzptaS8Pv4YBfPqdiqe6uw7P69P+rKPD2/756tSs+n4sgHhafT/&#10;4b/2u1awgvuVcAPk7hcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDKk01kxQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shadow on="t"/>
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w:rsidR="0038637E" w:rsidRPr="00931AF0" w:rsidRDefault="0038637E" w:rsidP="0038637E">
+                      <w:p w14:paraId="7CBFE831" w14:textId="77777777" w:rsidR="0038637E" w:rsidRPr="00931AF0" w:rsidRDefault="0038637E" w:rsidP="0038637E">
                         <w:pPr>
                           <w:rPr>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
                         <w:r>
                           <w:rPr>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
                         </w:r>
+                        <w:proofErr w:type="spellEnd"/>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:line id="Line 8" o:spid="_x0000_s1033" style="position:absolute;visibility:visible;mso-wrap-style:square" from="11430,8002" to="14859,8002" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCSNAzXwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeIK3mtWD1tUo4lLwYAv+wfNz89wsbl6WTbqm374pFHocZn4zzGoTbSN66nztWMFknIEg&#10;Lp2uuVJwOb+/voHwAVlj45gUfJOHzXrwssJcuycfqT+FSqQS9jkqMCG0uZS+NGTRj11LnLy76yyG&#10;JLtK6g6fqdw2cpplM2mx5rRgsKWdofJx+rIK5qY4yrksDufPoq8ni/gRr7eFUqNh3C5BBIrhP/xH&#10;73Xi4PdKugFy/QMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCSNAzXwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:stroke endarrow="block"/>
                 </v:line>
                 <v:line id="Line 9" o:spid="_x0000_s1034" style="position:absolute;visibility:visible;mso-wrap-style:square" from="24003,8002" to="27432,8002" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDjq5ilwAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8Iw&#10;GL4P9h/CO/A2Uz34UY0yVoQddGAdO782r02xeVOarMZ/bw4Djw/P93obbSsG6n3jWMFknIEgrpxu&#10;uFbwc9q9L0D4gKyxdUwK7uRhu3l9WWOu3Y2PNJShFimEfY4KTAhdLqWvDFn0Y9cRJ+7ieoshwb6W&#10;usdbCretnGbZTFpsODUY7OjTUHUt/6yCuSmOci6L/em7GJrJMh7i73mp1OgtfqxABIrhKf53f2kF&#10;aWu6km6A3DwAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA46uYpcAAAADaAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
                   <v:stroke endarrow="block"/>
                 </v:line>
                 <v:line id="Line 10" o:spid="_x0000_s1035" style="position:absolute;visibility:visible;mso-wrap-style:square" from="36576,8002" to="40005,8002" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCM5z0+wwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeEJvNasH7W6NUlwED7XgHzw/N6+bpZuXZRPX9Ns3QqHHYWZ+wyzX0bZioN43jhVMJxkI&#10;4srphmsF59P25RWED8gaW8ek4Ic8rFejpyUW2t35QMMx1CJB2BeowITQFVL6ypBFP3EdcfK+XG8x&#10;JNnXUvd4T3DbylmWzaXFhtOCwY42hqrv480qWJjyIBey/Dh9lkMzzeM+Xq65Us/j+P4GIlAM/+G/&#10;9k4ryOFxJd0AufoFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjOc9PsMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:stroke endarrow="block"/>
                 </v:line>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0038637E" w:rsidRPr="000039CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fonte: Autor (Ano).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0038637E" w:rsidRPr="00357266" w:rsidRDefault="0038637E" w:rsidP="0038637E">
+    <w:p w14:paraId="3F009C61" w14:textId="77777777" w:rsidR="0038637E" w:rsidRPr="00357266" w:rsidRDefault="0038637E" w:rsidP="001E2413">
       <w:pPr>
         <w:spacing w:after="80" w:line="240" w:lineRule="exact"/>
+        <w:ind w:right="-1"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A76EC5" w:rsidRDefault="000C52D8" w:rsidP="00A76EC5">
+    <w:p w14:paraId="157C1C45" w14:textId="77777777" w:rsidR="00A76EC5" w:rsidRDefault="000C52D8" w:rsidP="001E2413">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Devem ser citada</w:t>
       </w:r>
       <w:r w:rsidR="000039CC" w:rsidRPr="00A76EC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4701,100 +27340,145 @@
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o do texto, primando p</w:t>
       </w:r>
       <w:r w:rsidR="00A76EC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>elo detalhamento de resul</w:t>
       </w:r>
       <w:r w:rsidR="00A76EC5" w:rsidRPr="00A76EC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tados.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C52D8" w:rsidRPr="00A76EC5" w:rsidRDefault="000C52D8" w:rsidP="00A76EC5">
+    <w:p w14:paraId="55552D2D" w14:textId="77777777" w:rsidR="000C52D8" w:rsidRPr="00A76EC5" w:rsidRDefault="000C52D8" w:rsidP="001E2413">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Por fim, as referências devem seguir o padrão abaixo indicado e primarem pela observância de normas ABNT mais atuais para citações, referências e elementos pré e pós textuais.</w:t>
+        <w:t xml:space="preserve">Por fim, as referências devem seguir o padrão abaixo indicado e primarem pela observância de normas ABNT mais atuais para citações, referências e elementos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pré</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pós textuais</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0038637E" w:rsidRPr="005E70C7" w:rsidRDefault="0038637E" w:rsidP="000C52D8">
+    <w:p w14:paraId="3FB2F456" w14:textId="77777777" w:rsidR="0038637E" w:rsidRPr="005E70C7" w:rsidRDefault="0038637E" w:rsidP="001E2413">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005E70C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Referências</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00A76EC5" w:rsidRPr="005E70C7" w:rsidRDefault="00A76EC5" w:rsidP="00A76EC5">
+    <w:p w14:paraId="4F544AAD" w14:textId="77777777" w:rsidR="00A76EC5" w:rsidRPr="005E70C7" w:rsidRDefault="00A76EC5" w:rsidP="001E2413">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB5540">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ADDIS, M. </w:t>
       </w:r>
       <w:r w:rsidR="0038637E" w:rsidRPr="00DB5540">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -4860,133 +27544,164 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">pp. </w:t>
       </w:r>
       <w:r w:rsidR="0038637E" w:rsidRPr="005E70C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>50-66.</w:t>
       </w:r>
       <w:r w:rsidRPr="005E70C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2001. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A76EC5" w:rsidRPr="005E70C7" w:rsidRDefault="00A76EC5" w:rsidP="00A76EC5">
+    <w:p w14:paraId="6FC1BAF7" w14:textId="77777777" w:rsidR="00A76EC5" w:rsidRPr="005E70C7" w:rsidRDefault="00A76EC5" w:rsidP="001E2413">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB5540">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ALPERT, M. I. </w:t>
       </w:r>
       <w:r w:rsidR="0038637E" w:rsidRPr="00DB5540">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB5540">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">ALPERT, J. I </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0038637E" w:rsidRPr="00DB5540">
+        <w:t xml:space="preserve">ALPERT, J. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB5540">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DB5540">
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidR="0038637E" w:rsidRPr="00DB5540">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>MALTZ</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0038637E" w:rsidRPr="00DB5540">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5540">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, E. N. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DB5540">
+        <w:t>MALTZ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0038637E" w:rsidRPr="00DB5540">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0038637E" w:rsidRPr="00DB5540">
+        <w:t xml:space="preserve">, E. N. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5540">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Purchase occasion influence on the role of music advertising. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0038637E" w:rsidRPr="00DB5540">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Purchase occasion </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0038637E" w:rsidRPr="00DB5540">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>influence on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0038637E" w:rsidRPr="00DB5540">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the role of music advertising. </w:t>
       </w:r>
       <w:r w:rsidR="0038637E" w:rsidRPr="005E70C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Journal of Business Research.</w:t>
       </w:r>
       <w:r w:rsidR="0038637E" w:rsidRPr="005E70C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E70C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5036,53 +27751,54 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>369-376.</w:t>
       </w:r>
       <w:r w:rsidRPr="005E70C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2005.</w:t>
       </w:r>
       <w:r w:rsidR="0038637E" w:rsidRPr="005E70C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A76EC5" w:rsidRDefault="00A76EC5" w:rsidP="00A76EC5">
+    <w:p w14:paraId="762E9A0D" w14:textId="77777777" w:rsidR="00A76EC5" w:rsidRDefault="00A76EC5" w:rsidP="001E2413">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB5540">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">BABIN, </w:t>
       </w:r>
       <w:r w:rsidR="0038637E" w:rsidRPr="00DB5540">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">B. J; </w:t>
       </w:r>
@@ -5098,256 +27814,338 @@
       <w:r w:rsidR="0038637E" w:rsidRPr="00DB5540">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> D. M.; </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB5540">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>SUTER</w:t>
       </w:r>
       <w:r w:rsidR="0038637E" w:rsidRPr="00DB5540">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, T. A. Color and shopping intentions: The intervening effect of price fairness and perceived affect. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">, T. A. Color and shopping intentions: The intervening effect of price fairness and perceived </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0038637E" w:rsidRPr="00DB5540">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>affect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0038637E" w:rsidRPr="00DB5540">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0038637E" w:rsidRPr="00A76EC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Journal of Business Research.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0038637E" w:rsidRPr="00A76EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0038637E" w:rsidRPr="00A76EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>V.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0038637E" w:rsidRPr="00A76EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>56</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> Business </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0038637E" w:rsidRPr="00A76EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  N. 7. 2003</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0038637E" w:rsidRPr="00A76EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0038637E" w:rsidRPr="00357266">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V.</w:t>
+      </w:r>
+      <w:r w:rsidR="0038637E" w:rsidRPr="00357266">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  N.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7. 2003</w:t>
+      </w:r>
+      <w:r w:rsidR="0038637E" w:rsidRPr="00357266">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A76EC5" w:rsidSect="009167B5">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    <w:sectPr w:rsidR="00A76EC5" w:rsidSect="005F600D">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1134" w:right="1701" w:bottom="1134" w:left="1701" w:header="1417" w:footer="851" w:gutter="0"/>
+      <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="1418" w:footer="851" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00656C97" w:rsidRDefault="00656C97" w:rsidP="00B52807">
+    <w:p w14:paraId="333814A6" w14:textId="77777777" w:rsidR="003766BC" w:rsidRDefault="003766BC" w:rsidP="00B52807">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00656C97" w:rsidRDefault="00656C97" w:rsidP="00B52807">
+    <w:p w14:paraId="1BF7DA10" w14:textId="77777777" w:rsidR="003766BC" w:rsidRDefault="003766BC" w:rsidP="00B52807">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="002200EB" w:rsidRDefault="002200EB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="20A88356" w14:textId="77777777" w:rsidR="00C21EC1" w:rsidRDefault="00C21EC1">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="634838406"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="002200EB" w:rsidRPr="002200EB" w:rsidRDefault="002200EB">
+      <w:p w14:paraId="5A25AD2E" w14:textId="77777777" w:rsidR="002200EB" w:rsidRPr="002200EB" w:rsidRDefault="002200EB">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="002200EB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="002200EB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
@@ -5357,384 +28155,1404 @@
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00642F43">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="002200EB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00867520" w:rsidRDefault="002200EB" w:rsidP="002200EB">
+  <w:p w14:paraId="7271A1F6" w14:textId="77777777" w:rsidR="00867520" w:rsidRDefault="002200EB" w:rsidP="00F37853">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1845"/>
         <w:tab w:val="center" w:pos="4252"/>
       </w:tabs>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Sobrenome, nome [autor 1] &amp; Sobrenome, nome [autor 2] .... &amp; Sobrenome, nome [autor 5]</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="002200EB" w:rsidRPr="00B42B4E" w:rsidRDefault="002200EB" w:rsidP="002200EB">
+  <w:p w14:paraId="0C5F5BEC" w14:textId="77777777" w:rsidR="002200EB" w:rsidRPr="00B42B4E" w:rsidRDefault="002200EB" w:rsidP="00F37853">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1845"/>
         <w:tab w:val="center" w:pos="4252"/>
       </w:tabs>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>nome do artigo</w:t>
     </w:r>
-    <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-    <w:bookmarkEnd w:id="2"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="005E0884" w:rsidRPr="005E0884" w:rsidRDefault="00867520" w:rsidP="00573A42">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2DB2DA2E" w14:textId="4168D61A" w:rsidR="006F66C7" w:rsidRDefault="006F66C7" w:rsidP="005F600D">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
-      <w:jc w:val="both"/>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="005E0884">
-[...8 lines deleted...]
-    <w:r w:rsidR="00AA2BED" w:rsidRPr="005E0884">
+    <w:r w:rsidRPr="006F66C7">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">Entidade 01 -   </w:t>
+      <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00AA2BED" w:rsidRPr="005E0884">
-[...8 lines deleted...]
-    <w:r w:rsidR="00AA2BED" w:rsidRPr="005E0884">
+    <w:r w:rsidRPr="006F66C7">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">Entidade 02 - </w:t>
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidR="00AA2BED" w:rsidRPr="005E0884">
-[...8 lines deleted...]
-    <w:r w:rsidR="00AA2BED" w:rsidRPr="005E0884">
+    <w:r w:rsidRPr="006F66C7">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Entidade</w:t>
+      <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="005E0884">
+    <w:r w:rsidRPr="006F66C7">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="006F66C7">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="66F7A80D" w14:textId="13611014" w:rsidR="005F600D" w:rsidRPr="0014443B" w:rsidRDefault="005F600D" w:rsidP="005F600D">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Revista dos Mestrados Profissionais - (RMP), Recife, v. </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>xx</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, n. </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>y</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>p.</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>nn</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>-</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>nn</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>, 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00C21EC1">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>z</w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00AA2BED" w:rsidRPr="005E0884">
+    <w:r w:rsidRPr="007B4194">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>03</w:t>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F150B35" wp14:editId="755BD16F">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>9525</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="390525" cy="487680"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="7620"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1562159496" name="Image 103" descr="Desenho de um cachorro&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1834831668" name="Image 103" descr="Desenho de um cachorro&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="390525" cy="487680"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
-    <w:r w:rsidR="005E0884">
+  </w:p>
+  <w:p w14:paraId="45F6E007" w14:textId="77777777" w:rsidR="005F600D" w:rsidRDefault="005F600D" w:rsidP="005F600D">
+    <w:pPr>
+      <w:pStyle w:val="Corpodetexto"/>
+      <w:ind w:right="-709"/>
+      <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="007B4194">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Universidade Federal de Pernambuco.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2AFD3633" w14:textId="074F9F41" w:rsidR="005F600D" w:rsidRDefault="005F600D" w:rsidP="005F600D">
+    <w:pPr>
+      <w:pStyle w:val="Corpodetexto"/>
+      <w:ind w:right="-709"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="007B4194">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>ISSN 2317-0</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007B4194">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>15.</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:spacing w:val="40"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="005E0884" w:rsidRPr="005E0884">
-[...22 lines deleted...]
-    </w:r>
+    <w:hyperlink r:id="rId2" w:history="1">
+      <w:r w:rsidR="00C21EC1" w:rsidRPr="00740FE8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.51359/</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21EC1" w:rsidRPr="00740FE8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2317-0115</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21EC1" w:rsidRPr="00740FE8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21EC1" w:rsidRPr="00740FE8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21EC1" w:rsidRPr="00740FE8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21EC1" w:rsidRPr="00740FE8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>zzzzzz</w:t>
+      </w:r>
+    </w:hyperlink>
   </w:p>
-  <w:p w:rsidR="00867520" w:rsidRPr="005E0884" w:rsidRDefault="00AA2BED" w:rsidP="00573A42">
+  <w:p w14:paraId="173391DB" w14:textId="181E8C43" w:rsidR="00867520" w:rsidRPr="005F600D" w:rsidRDefault="00867520" w:rsidP="005F600D">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
-      <w:jc w:val="both"/>
-[...4 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="005E0884">
-[...58 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00656C97" w:rsidRDefault="00656C97" w:rsidP="00B52807">
+    <w:p w14:paraId="0814ED74" w14:textId="77777777" w:rsidR="003766BC" w:rsidRDefault="003766BC" w:rsidP="00B52807">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00656C97" w:rsidRDefault="00656C97" w:rsidP="00B52807">
+    <w:p w14:paraId="08D10982" w14:textId="77777777" w:rsidR="003766BC" w:rsidRDefault="003766BC" w:rsidP="00B52807">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="002200EB" w:rsidRDefault="002200EB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5CA7678A" w14:textId="77777777" w:rsidR="00C21EC1" w:rsidRDefault="00C21EC1">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00B52807" w:rsidRPr="005E0884" w:rsidRDefault="005E70C7">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="390D19EC" w14:textId="17A4A695" w:rsidR="00B52807" w:rsidRPr="005E0884" w:rsidRDefault="001E2413">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C3FC954" wp14:editId="79DCBE71">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-87803</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-612313</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5962650" cy="685800"/>
+              <wp:effectExtent l="57150" t="38100" r="76200" b="95250"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="Retângulo 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5962650" cy="685800"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1"/>
+                        </a:solidFill>
+                        <a:prstDash val="sysDot"/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="2">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="28E3D5B9" w14:textId="448BE131" w:rsidR="009167B5" w:rsidRPr="009167B5" w:rsidRDefault="009167B5" w:rsidP="009167B5">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="009167B5">
+                            <w:t xml:space="preserve">                              </w:t>
+                          </w:r>
+                          <w:r w:rsidR="001E2413">
+                            <w:t xml:space="preserve">     </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="009167B5">
+                            <w:rPr>
+                              <w:b/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="009167B5">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Revista dos Mestrados Profissionais    </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">  </w:t>
+                          </w:r>
+                          <w:r w:rsidR="001E2413">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">  </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="009167B5">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidR="001E2413">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">       </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="009167B5">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>ISSN – 2317-0115</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="63A108CE" w14:textId="77777777" w:rsidR="00F37853" w:rsidRDefault="009167B5" w:rsidP="009167B5">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="009167B5">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">                        </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">        </w:t>
+                          </w:r>
+                          <w:r w:rsidR="001E2413">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">    </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">     </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="009167B5">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">UFPE / CCSA – MGP            </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidR="001E2413">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">     </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="009167B5">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidR="001E2413">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">      </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="009167B5">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">  </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="009167B5">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> V. </w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r w:rsidRPr="009167B5">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>xx</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r w:rsidRPr="009167B5">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:proofErr w:type="gramStart"/>
+                          <w:r w:rsidRPr="009167B5">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">-  </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>n</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="009167B5">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                          <w:proofErr w:type="gramEnd"/>
+                          <w:r w:rsidRPr="009167B5">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> x (</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r w:rsidRPr="009167B5">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>xxxx</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r w:rsidRPr="009167B5">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>)</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="36BEB92E" w14:textId="328C3C7C" w:rsidR="009167B5" w:rsidRPr="001E2413" w:rsidRDefault="009167B5" w:rsidP="009167B5">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="009167B5">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">                    </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00F37853">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">       </w:t>
+                          </w:r>
+                          <w:hyperlink r:id="rId1" w:history="1">
+                            <w:r w:rsidR="00F37853" w:rsidRPr="00740FE8">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>https://periodicos.ufpe.br/revistas/rmp</w:t>
+                            </w:r>
+                          </w:hyperlink>
+                          <w:r w:rsidRPr="001E2413">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">           </w:t>
+                          </w:r>
+                          <w:r w:rsidR="001E5B9A" w:rsidRPr="001E2413">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">      </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="001E2413">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">      Recife – PE</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="4DD2FBDE" w14:textId="77777777" w:rsidR="009167B5" w:rsidRPr="001E2413" w:rsidRDefault="009167B5" w:rsidP="009167B5">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="001E2413">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">  </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="001E2413">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">       </w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="3C3FC954" id="Retângulo 1" o:spid="_x0000_s1036" style="position:absolute;margin-left:-6.9pt;margin-top:-48.2pt;width:469.5pt;height:54pt;z-index:251671040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmzub0eQIAAIwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGyEQfa/Uf0C8N2tbtptYWUeWrVSV&#10;oiRqUuUZs+BFZRkK2Lvu13dgL07SSKmqvrCwcznM4cxcXjWVJgfhvAKT0/HZiBJhOBTK7HL6/fH6&#10;0zklPjBTMA1G5PQoPL1afvxwWduFmEAJuhCOYBLjF7XNaRmCXWSZ56WomD8DKwwaJbiKBTy6XVY4&#10;VmP2SmeT0Wie1eAK64AL7/HvpjXSZcovpeDhTkovAtE5xbuFtLq0buOaLS/ZYueYLRXvrsH+4RYV&#10;UwZBh1QbFhjZO/VHqkpxBx5kOONQZSCl4iLVgNWMR6+qeSiZFakWJMfbgSb//9Ly28ODvXdIQ239&#10;wuM2VtFIV8Uv3o80iazjQJZoAuH4c3Yxn8xnyClH2/x8dj5KbGanaOt8+CKgInGTU4ePkThihxsf&#10;EBFde5cI5kGr4lppnQ5RAGKtHTkwfLrtbhyfCiNeeGnzXiDjXJjwZnDE3jBftgj+6DcQOpCYNzsR&#10;knbhqEVE0+abkEQVSME4lZO0errqS8TkHcMkFjYETt4P7PxjqEg6HoL/AnWISMhgwhBcKQPuLfTi&#10;R0+SbP17Btq6IwWh2TadULZQHO8dcdA2lLf8WiGdN8yHe+awg1AXOBXCHS5SQ51T6HaUlOB+vfU/&#10;+qOw0UpJjR2ZU/9zz5ygRH81KPmL8XQaWzgdprPPEzy455btc4vZV2tA5Yxx/liettE/6H4rHVRP&#10;ODxWERVNzHDEzikPrj+sQzspcPxwsVolN2xby8KNebC8F0AU0mPzxJztlB6wR26h7162eCX41jc+&#10;jYHVPoBUqRsixS2vHfXY8kny3XiKM+X5OXmdhujyNwAAAP//AwBQSwMEFAAGAAgAAAAhAJFyoLzg&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9Ie4fIk7htaQsUVppOgMROE9sKl92y&#10;xrQVjVM1WVfeHnOCmy1/+v39+XqynRhx8K0jBfEyAoFUOdNSreDj/XXxAMIHTUZ3jlDBN3pYF7Or&#10;XGfGXeiAYxlqwSHkM62gCaHPpPRVg1b7peuR+PbpBqsDr0MtzaAvHG47mURRKq1uiT80useXBquv&#10;8mwVHANuaSzbJL6vjpvN/m3aHnbPSl3Pp6dHEAGn8AfDrz6rQ8FOJ3cm40WnYBHfsHrgYZXegmBi&#10;ldwlIE6MxinIIpf/KxQ/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGbO5vR5AgAAjAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJFyoLzgAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" fillcolor="white [3212]" strokecolor="#4f81bd [3204]">
+              <v:stroke dashstyle="1 1"/>
+              <v:shadow on="t" color="black" opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="28E3D5B9" w14:textId="448BE131" w:rsidR="009167B5" w:rsidRPr="009167B5" w:rsidRDefault="009167B5" w:rsidP="009167B5">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="009167B5">
+                      <w:t xml:space="preserve">                              </w:t>
+                    </w:r>
+                    <w:r w:rsidR="001E2413">
+                      <w:t xml:space="preserve">     </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="009167B5">
+                      <w:rPr>
+                        <w:b/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="009167B5">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Revista dos Mestrados Profissionais    </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">  </w:t>
+                    </w:r>
+                    <w:r w:rsidR="001E2413">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">  </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="009167B5">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="001E2413">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">       </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="009167B5">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>ISSN – 2317-0115</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="63A108CE" w14:textId="77777777" w:rsidR="00F37853" w:rsidRDefault="009167B5" w:rsidP="009167B5">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="009167B5">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">                        </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">        </w:t>
+                    </w:r>
+                    <w:r w:rsidR="001E2413">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">    </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">     </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="009167B5">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">UFPE / CCSA – MGP            </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="001E2413">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">     </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="009167B5">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="001E2413">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">      </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="009167B5">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">  </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="009167B5">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> V. </w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r w:rsidRPr="009167B5">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>xx</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r w:rsidRPr="009167B5">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:proofErr w:type="gramStart"/>
+                    <w:r w:rsidRPr="009167B5">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">-  </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>n</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="009167B5">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                    <w:proofErr w:type="gramEnd"/>
+                    <w:r w:rsidRPr="009167B5">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> x (</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r w:rsidRPr="009167B5">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>xxxx</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r w:rsidRPr="009167B5">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>)</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="36BEB92E" w14:textId="328C3C7C" w:rsidR="009167B5" w:rsidRPr="001E2413" w:rsidRDefault="009167B5" w:rsidP="009167B5">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="009167B5">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">                    </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00F37853">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">       </w:t>
+                    </w:r>
+                    <w:hyperlink r:id="rId2" w:history="1">
+                      <w:r w:rsidR="00F37853" w:rsidRPr="00740FE8">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>https://periodicos.ufpe.br/revistas/rmp</w:t>
+                      </w:r>
+                    </w:hyperlink>
+                    <w:r w:rsidRPr="001E2413">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">           </w:t>
+                    </w:r>
+                    <w:r w:rsidR="001E5B9A" w:rsidRPr="001E2413">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">      </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="001E2413">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">      Recife – PE</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="4DD2FBDE" w14:textId="77777777" w:rsidR="009167B5" w:rsidRPr="001E2413" w:rsidRDefault="009167B5" w:rsidP="009167B5">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="001E2413">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">  </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="001E2413">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">       </w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="005E70C7">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="pt-BR"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56C7BF87" wp14:editId="480B8452">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-36643</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-523277</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="914288" cy="526863"/>
               <wp:effectExtent l="0" t="0" r="19685" b="26035"/>
               <wp:wrapNone/>
               <wp:docPr id="12" name="Retângulo Arredondado 12"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="914288" cy="526863"/>
                       </a:xfrm>
                       <a:prstGeom prst="roundRect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="2">
                         <a:schemeClr val="accent3">
                           <a:shade val="50000"/>
                         </a:schemeClr>
                       </a:lnRef>
                       <a:fillRef idx="1">
                         <a:schemeClr val="accent3"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent3"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="005E70C7" w:rsidRPr="005E70C7" w:rsidRDefault="005E70C7" w:rsidP="005E70C7">
+                        <w:p w14:paraId="624CB19D" w14:textId="77777777" w:rsidR="005E70C7" w:rsidRPr="005E70C7" w:rsidRDefault="005E70C7" w:rsidP="005E70C7">
                           <w:pPr>
                             <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:color w:val="000000" w:themeColor="text1"/>
                               <w:sz w:val="28"/>
                               <w:szCs w:val="28"/>
                               <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                 <w14:schemeClr w14:val="dk1">
                                   <w14:alpha w14:val="60000"/>
                                 </w14:schemeClr>
                               </w14:shadow>
                               <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                 <w14:noFill/>
                                 <w14:prstDash w14:val="solid"/>
                                 <w14:round/>
                               </w14:textOutline>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="005E70C7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
@@ -5755,54 +29573,54 @@
                             <w:t>RMP</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:roundrect id="Retângulo Arredondado 12" o:spid="_x0000_s1036" style="position:absolute;margin-left:-2.9pt;margin-top:-41.2pt;width:1in;height:41.5pt;z-index:251672064;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2Fr+miQIAAFcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjpxL+uCOEXQosOA&#10;og3aDn1WZCk2IIsapcTOPme/sh8bJTtu0RUbMMwPsiSSR+TRoeYXXWPYTqGvwRZ8ejThTFkJZW03&#10;Bf/6eP3hnDMfhC2FAasKvleeXyzev5u3bqZyqMCUChmBWD9rXcGrENwsy7ysVCP8EThlyagBGxFo&#10;iZusRNESemOyfDI5y1rA0iFI5T3tXvVGvkj4WisZ7rT2KjBTcMotpBHTuI5jtpiL2QaFq2o5pCH+&#10;IYtG1JYOHaGuRBBsi/VvUE0tETzocCShyUDrWqpUA1Uznbyq5qESTqVaiBzvRpr8/4OVt7sVsrqk&#10;u8s5s6KhO7pX4ecPu9kaYEtEVQLdXgmMHIit1vkZBT24FQ4rT9NYeqexiX8qinWJ4f3IsOoCk7T5&#10;aXqSn5MkJJlO87Pzs+OImT0HO/Ths4KGxUnBEba2vKdbTOSK3Y0Pvf/Bj4JjRn0OaRb2RsU0jL1X&#10;miqjU/MUnTSlLg2ynSA1CCmVDce9qRKl6rdPJ/QNSY0RKcUEGJF1bcyIPf0Tdp/r4B9DVZLkGDz5&#10;e/AYkU4GG8bgpraAbwGYMB0K0L3/gaSemshS6NbdcH1rKPckAYS+N7yT1zVxfyN8WAmkZqC2oQYP&#10;dzRoA23BYZhxVgF+f2s/+pNGycpZS81VcP9tK1BxZr5YUi/J4CR2Y1qcnH7MaYEvLeuXFrttLoFu&#10;bEpPiZNpGv2DOUw1QvNE78AynkomYSWdXXAZ8LC4DH3T00si1XKZ3KgDnQg39sHJCB4JjrJ67J4E&#10;ukGAgZR7C4dGFLNXEux9Y6SF5TaArpM+I8U9rwP11L1JQ8NLE5+Hl+vk9fweLn4BAAD//wMAUEsD&#10;BBQABgAIAAAAIQDEpUef3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTM7BbsIwDAbg+6S9Q+RJ&#10;u0FKYVXVNUUbEnDaYYCEdjON11ZrnK4JtLz9wmmcLMu/fn/5cjStuFDvGssKZtMIBHFpdcOVgsN+&#10;PUlBOI+ssbVMCq7kYFk8PuSYaTvwJ112vhKhhF2GCmrvu0xKV9Zk0E1tRxxu37Y36MPaV1L3OIRy&#10;08o4ihJpsOHwocaOVjWVP7uzUbCZvf9+DZhEq/WHTBm3x+NmMVfq+Wl8ewXhafT/YbjxAx2KYDrZ&#10;M2snWgWTlyD3YabxAsQtME9jECcFCcgil/f+4g8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQB2Fr+miQIAAFcFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDEpUef3QAAAAcBAAAPAAAAAAAAAAAAAAAAAOMEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" fillcolor="#9bbb59 [3206]" strokecolor="#4e6128 [1606]" strokeweight="2pt">
+            <v:roundrect w14:anchorId="56C7BF87" id="Retângulo Arredondado 12" o:spid="_x0000_s1037" style="position:absolute;margin-left:-2.9pt;margin-top:-41.2pt;width:1in;height:41.5pt;z-index:251672064;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDD8bSCZgIAACkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9r2zAQfh/sfxB6X52kTZaFOiW0dAxK&#10;G5qOPiuyVBtknXZSYmd//U6y45SubDDmB/mk+6G7777T5VVbG7ZX6CuwOR+fjThTVkJR2Zecf3+6&#10;/TTnzAdhC2HAqpwflOdXy48fLhu3UBMowRQKGQWxftG4nJchuEWWeVmqWvgzcMqSUgPWItAWX7IC&#10;RUPRa5NNRqNZ1gAWDkEq7+n0plPyZYqvtZLhQWuvAjM5p9xCWjGt27hmy0uxeEHhykr2aYh/yKIW&#10;laVLh1A3Igi2w+q3UHUlETzocCahzkDrSqpUA1UzHr2pZlMKp1ItBI53A0z+/4WV9/uNWyPB0Di/&#10;8CTGKlqNdfxTfqxNYB0GsFQbmKTDL+OLyZy6K0k1nczms/MIZnZydujDVwU1i0LOEXa2eKSGJJzE&#10;/s6Hzv5oR86nHJIUDkbFNIx9VJpVBd06Sd6JHuraINsLaqyQUtlw3qlKUajueDqir09q8EgppoAx&#10;sq6MGWKP/xS7y7W3j64qsWtwHv3defBIN4MNg3NdWcD3Apgw7gvQnf0RpA6aiFJoty1hQ8MXLePJ&#10;ForDGhlCx3bv5G1FLbgTPqwFEr1pEGhkwwMt2kCTc+glzkrAn++dR3tiHWk5a2hccu5/7AQqzsw3&#10;S3wkNlzE+Uqbi+nnCW3wtWb7WmN39TVQ48b0ODiZxGgfzFHUCPUzTfYq3koqYSXdnXMZ8Li5Dt0Y&#10;09sg1WqVzGimnAh3duNkDB5xjux6ap8Fup6HgQh8D8fREos3TOxso6eF1S6ArhJNT7j2HaB5TFTq&#10;34448K/3yer0wi1/AQAA//8DAFBLAwQUAAYACAAAACEAxKVHn90AAAAHAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEzOwW7CMAwG4PukvUPkSbtBSmFV1TVFGxJw2mGAhHYzjddWa5yuCbS8/cJpnCzLv35/&#10;+XI0rbhQ7xrLCmbTCARxaXXDlYLDfj1JQTiPrLG1TAqu5GBZPD7kmGk78Cdddr4SoYRdhgpq77tM&#10;SlfWZNBNbUccbt+2N+jD2ldS9ziEctPKOIoSabDh8KHGjlY1lT+7s1Gwmb3/fg2YRKv1h0wZt8fj&#10;ZjFX6vlpfHsF4Wn0/2G48QMdimA62TNrJ1oFk5cg92Gm8QLELTBPYxAnBQnIIpf3/uIPAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAw/G0gmYCAAApBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAxKVHn90AAAAHAQAADwAAAAAAAAAAAAAAAADABAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMoFAAAAAA==&#10;" fillcolor="#9bbb59 [3206]" strokecolor="#4e6128 [1606]" strokeweight="2pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="005E70C7" w:rsidRPr="005E70C7" w:rsidRDefault="005E70C7" w:rsidP="005E70C7">
+                  <w:p w14:paraId="624CB19D" w14:textId="77777777" w:rsidR="005E70C7" w:rsidRPr="005E70C7" w:rsidRDefault="005E70C7" w:rsidP="005E70C7">
                     <w:pPr>
                       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                         <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                           <w14:schemeClr w14:val="dk1">
                             <w14:alpha w14:val="60000"/>
                           </w14:schemeClr>
                         </w14:shadow>
                         <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                           <w14:noFill/>
                           <w14:prstDash w14:val="solid"/>
                           <w14:round/>
                         </w14:textOutline>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="005E70C7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
@@ -5816,112 +29634,112 @@
                         </w14:shadow>
                         <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                           <w14:noFill/>
                           <w14:prstDash w14:val="solid"/>
                           <w14:round/>
                         </w14:textOutline>
                       </w:rPr>
                       <w:t>RMP</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:roundrect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="009167B5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CE0154D" wp14:editId="736009A7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-36195</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-522642</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="914400" cy="527125"/>
               <wp:effectExtent l="0" t="0" r="19050" b="25400"/>
               <wp:wrapNone/>
               <wp:docPr id="13" name="Retângulo 13"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="914400" cy="527125"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="2">
                         <a:schemeClr val="accent3">
                           <a:shade val="50000"/>
                         </a:schemeClr>
                       </a:lnRef>
                       <a:fillRef idx="1">
                         <a:schemeClr val="accent3"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent3"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="009167B5" w:rsidRPr="009167B5" w:rsidRDefault="009167B5" w:rsidP="001E5B9A">
+                        <w:p w14:paraId="3D774EC9" w14:textId="77777777" w:rsidR="009167B5" w:rsidRPr="009167B5" w:rsidRDefault="009167B5" w:rsidP="001E5B9A">
                           <w:pPr>
                             <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="6"/>
                               <w:szCs w:val="6"/>
                               <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                 <w14:solidFill>
                                   <w14:srgbClr w14:val="000000"/>
                                 </w14:solidFill>
                                 <w14:prstDash w14:val="solid"/>
                                 <w14:bevel/>
                               </w14:textOutline>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
-                        <w:p w:rsidR="009167B5" w:rsidRPr="001E5B9A" w:rsidRDefault="009167B5" w:rsidP="009167B5">
+                        <w:p w14:paraId="2516377C" w14:textId="77777777" w:rsidR="009167B5" w:rsidRPr="001E5B9A" w:rsidRDefault="009167B5" w:rsidP="009167B5">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:color w:val="000000" w:themeColor="text1"/>
                               <w:sz w:val="28"/>
                               <w:szCs w:val="28"/>
                               <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                 <w14:schemeClr w14:val="dk1">
                                   <w14:alpha w14:val="60000"/>
                                 </w14:schemeClr>
                               </w14:shadow>
                               <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                 <w14:noFill/>
                                 <w14:prstDash w14:val="solid"/>
                                 <w14:round/>
                               </w14:textOutline>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="001E5B9A">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:color w:val="000000" w:themeColor="text1"/>
@@ -5941,742 +29759,129 @@
                             <w:t>RMP</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect id="Retângulo 13" o:spid="_x0000_s1037" style="position:absolute;margin-left:-2.85pt;margin-top:-41.15pt;width:1in;height:41.5pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA23iwxfQIAAE0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTZt2COkXQosOA&#10;oivaDj0rshQbkEVNYmJnn7Nf2Y+Nkh236IoNGOaDLInkI/lI6uy8bw3bKR8asCUvjnLOlJVQNXZT&#10;8q8PV+8+cBZQ2EoYsKrkexX4+fLtm7POLdQMajCV8oxAbFh0ruQ1oltkWZC1akU4AqcsCTX4ViAd&#10;/SarvOgIvTXZLM/fZx34ynmQKgS6vRyEfJnwtVYSv2gdFDJTcooN0+rTuo5rtjwTi40Xrm7kGIb4&#10;hyha0VhyOkFdChRs65vfoNpGegig8UhCm4HWjVQpB8qmyF9kc18Lp1IuRE5wE03h/8HKm92tZ01F&#10;tTvmzIqWanSn8OcPu9kaYHRJDHUuLEjx3t368RRoG9PttW/jnxJhfWJ1P7GqemSSLj8WJyc5cS9J&#10;NJ+dFrN5xMyejJ0P+ElBy+Km5J6KlrgUu+uAg+pBhexiMIP7tMO9UTECY++UpkTI4SxZpxZSF8az&#10;naDiCymVxeNBVItKDdfznL4xnskiRZcAI7JujJmwiz9hD7GO+tFUpQ6cjPO/G08WyTNYnIzbxoJ/&#10;DcBgMSagB/0DSQM1kSXs1/1Q5KgZb9ZQ7anwHoaJCE5eNcT+tQh4KzyNABWMxhq/0KINdCWHccdZ&#10;Df77a/dRnzqTpJx1NFIlD9+2wivOzGdLPZsagWYwHU7mpzPy4Z9L1s8ldtteABWuoAfEybSN+mgO&#10;W+2hfaTpX0WvJBJWku+SS/SHwwUOo07vh1SrVVKjuXMCr+29kxE88hy766F/FN6NLYjUuzdwGD+x&#10;eNGJg260tLDaIugmtekTr2MFaGZTK43vS3wUnp+T1tMruPwFAAD//wMAUEsDBBQABgAIAAAAIQAC&#10;z2QL2wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwDIbvSLxDZCRuW8oqtqo0nSYkDogT&#10;3RDXtDFpReNUSbZ1PD3eCU629X/6/VXb2Y3ihCEOnhQ8LDMQSJ03A1kFh/3LogARkyajR0+o4IIR&#10;tvXtTaVL48/0jqcmWcElFEutoE9pKqWMXY9Ox6WfkDj78sHpxGew0gR95nI3ylWWraXTA/GHXk/4&#10;3GP33Rwdt6yp+fBBXnb7t/Dz6trPaG2u1P3dvHsCkXBOfzBc9VkdanZq/ZFMFKOCxeOGSZ7FKgdx&#10;BfKCl1bBBmRdyf/+9S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANt4sMX0CAABNBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAAs9kC9sAAAAH&#10;AQAADwAAAAAAAAAAAAAAAADXBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" fillcolor="#9bbb59 [3206]" strokecolor="#4e6128 [1606]" strokeweight="2pt">
+            <v:rect w14:anchorId="7CE0154D" id="Retângulo 13" o:spid="_x0000_s1038" style="position:absolute;margin-left:-2.85pt;margin-top:-41.15pt;width:1in;height:41.5pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAj+YU1XwIAACQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9r2zAQfh/sfxB6X21nzbqFOCW0dAxK&#10;W9qOPiuyFBtknXZSYmd//U6y45aubDDmB/mk+/3pOy3P+9awvULfgC15cZJzpqyEqrHbkn9/vPrw&#10;mTMfhK2EAatKflCen6/ev1t2bqFmUIOpFDIKYv2icyWvQ3CLLPOyVq3wJ+CUJaUGbEWgLW6zCkVH&#10;0VuTzfL8U9YBVg5BKu/p9HJQ8lWKr7WS4VZrrwIzJafaQloxrZu4ZqulWGxRuLqRYxniH6poRWMp&#10;6RTqUgTBdtj8FqptJIIHHU4ktBlo3UiVeqBuivxVNw+1cCr1QuB4N8Hk/19YebN/cHdIMHTOLzyJ&#10;sYteYxv/VB/rE1iHCSzVBybp8EtxepoTpJJU89lZMZtHMLNnZ4c+fFXQsiiUHOkuEkRif+3DYHo0&#10;Ib/n9EkKB6NiBcbeK82aihLOkndihrowyPaC7lRIqWz4OKhqUanheJ7TN9YzeaTqUsAYWTfGTLGL&#10;P8Ueah3to6tKxJqc8787Tx4pM9gwObeNBXwrgAnF2IAe7I8gDdBElEK/6QmbCM14gRuoDnfIEAai&#10;eyevGkL/WvhwJ5CYTRdG0xpuadEGupLDKHFWA/586zzaE+FIy1lHk1Jy/2MnUHFmvlmiYiICjVba&#10;nM7PZpQDX2o2LzV2114AXVxB74KTSYz2wRxFjdA+0VCvY1ZSCSspd8llwOPmIgwTTM+CVOt1MqNx&#10;ciJc2wcnY/CIc2TXY/8k0I0UDMTdGzhOlVi8YuJgGz0trHcBdJNoGpEecB1vgEYxUWl8NuKsv9wn&#10;q+fHbfULAAD//wMAUEsDBBQABgAIAAAAIQACz2QL2wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI7BTsMwDIbvSLxDZCRuW8oqtqo0nSYkDogT3RDXtDFpReNUSbZ1PD3eCU629X/6/VXb2Y3ihCEO&#10;nhQ8LDMQSJ03A1kFh/3LogARkyajR0+o4IIRtvXtTaVL48/0jqcmWcElFEutoE9pKqWMXY9Ox6Wf&#10;kDj78sHpxGew0gR95nI3ylWWraXTA/GHXk/43GP33Rwdt6yp+fBBXnb7t/Dz6trPaG2u1P3dvHsC&#10;kXBOfzBc9VkdanZq/ZFMFKOCxeOGSZ7FKgdxBfKCl1bBBmRdyf/+9S8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAI/mFNV8CAAAkBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAAs9kC9sAAAAHAQAADwAAAAAAAAAAAAAAAAC5BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMEFAAAAAA==&#10;" fillcolor="#9bbb59 [3206]" strokecolor="#4e6128 [1606]" strokeweight="2pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="009167B5" w:rsidRPr="009167B5" w:rsidRDefault="009167B5" w:rsidP="001E5B9A">
+                  <w:p w14:paraId="3D774EC9" w14:textId="77777777" w:rsidR="009167B5" w:rsidRPr="009167B5" w:rsidRDefault="009167B5" w:rsidP="001E5B9A">
                     <w:pPr>
                       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="6"/>
                         <w:szCs w:val="6"/>
                         <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                           <w14:solidFill>
                             <w14:srgbClr w14:val="000000"/>
                           </w14:solidFill>
                           <w14:prstDash w14:val="solid"/>
                           <w14:bevel/>
                         </w14:textOutline>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
-                  <w:p w:rsidR="009167B5" w:rsidRPr="001E5B9A" w:rsidRDefault="009167B5" w:rsidP="009167B5">
+                  <w:p w14:paraId="2516377C" w14:textId="77777777" w:rsidR="009167B5" w:rsidRPr="001E5B9A" w:rsidRDefault="009167B5" w:rsidP="009167B5">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                         <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                           <w14:schemeClr w14:val="dk1">
                             <w14:alpha w14:val="60000"/>
                           </w14:schemeClr>
                         </w14:shadow>
                         <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                           <w14:noFill/>
                           <w14:prstDash w14:val="solid"/>
                           <w14:round/>
                         </w14:textOutline>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="001E5B9A">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                         <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                           <w14:schemeClr w14:val="dk1">
                             <w14:alpha w14:val="60000"/>
                           </w14:schemeClr>
                         </w14:shadow>
                         <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                           <w14:noFill/>
                           <w14:prstDash w14:val="solid"/>
                           <w14:round/>
                         </w14:textOutline>
                       </w:rPr>
                       <w:t>RMP</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="009167B5">
-[...611 lines deleted...]
-    </w:r>
     <w:r w:rsidR="00B52807">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="0027573B" w:rsidRDefault="001F3F15">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2074C569" w14:textId="77777777" w:rsidR="0027573B" w:rsidRDefault="001F3F15">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72367773" wp14:editId="2E916273">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>33655</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-498675</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1123950" cy="495300"/>
               <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
               <wp:wrapNone/>
               <wp:docPr id="14" name="Retângulo 14"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -6694,94 +29899,94 @@
                       <a:solidFill>
                         <a:srgbClr val="92D050"/>
                       </a:solidFill>
                       <a:ln>
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="2">
                         <a:schemeClr val="accent6"/>
                       </a:lnRef>
                       <a:fillRef idx="1">
                         <a:schemeClr val="lt1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent6"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="0027573B" w:rsidRPr="0027573B" w:rsidRDefault="0027573B" w:rsidP="0027573B">
+                        <w:p w14:paraId="75FFC971" w14:textId="77777777" w:rsidR="0027573B" w:rsidRPr="0027573B" w:rsidRDefault="0027573B" w:rsidP="0027573B">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="0027573B">
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
                             </w:rPr>
                             <w:t>RMP</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="72367773" id="Retângulo 14" o:spid="_x0000_s1039" style="position:absolute;margin-left:2.65pt;margin-top:-39.25pt;width:88.5pt;height:39pt;z-index:251667968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBADPHlmQIAAJsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r7bTtFuCOkXQosOA&#10;og3aDj0rspQYk0RNUmJnj7NX2YuNkh2nPzkNu9ikyI//5MVlqxXZCudrMCUtTnJKhOFQ1WZV0u9P&#10;N5++UOIDMxVTYERJd8LTy9nHDxeNnYoRrEFVwhE0Yvy0sSVdh2CnWeb5WmjmT8AKg0IJTrOArFtl&#10;lWMNWtcqG+X5edaAq6wDLrzH1+tOSGfJvpSCh3spvQhElRRjC+nr0ncZv9nsgk1Xjtl1zfsw2D9E&#10;oVlt0Olg6poFRjaufmdK19yBBxlOOOgMpKy5SDlgNkX+JpvHNbMi5YLF8XYok/9/ZvndduFIXWHv&#10;xpQYprFHDyL8+W1WGwUEH7FCjfVTVHy0C9dzHsmYbiudjn9MhLSpqruhqqINhONjUYxOJ2dYfI6y&#10;8eTsNE9lzw5o63z4KkCTSJTUYddSMdn21gf0iKp7lejMg6qrm1qpxLjV8ko5smXY4cnoOkdPHeSV&#10;mjLvkXHGxIANbfEeiJ4jMosV6HJOVNgpEe0p8yAkVg+zHKWI09webDLOhQnnvd2kHWESYx+AxTGg&#10;Cvtget0IE2meB2B+DPja44BIXsGEAaxrA+6YgerH4LnT32ff5RzTD+2yTSNzGhOLL0uodjhGDrr9&#10;8pbf1NjKW+bDgjlcKOw+Holwjx+poCkp9BQla3C/jr1HfZxzlFLS4IKW1P/cMCcoUd8MbsCkGI/j&#10;RidmfPZ5hIx7KVm+lJiNvgKckALPkeWJjPpB7UnpQD/jLZlHryhihqPvkvLg9sxV6A4HXiMu5vOk&#10;hltsWbg1j5ZH47HOcVSf2mfmbD/PATfhDvbLzKZvxrrTjUgD800AWaeZP9S17wBegLQK/bWKJ+Yl&#10;n7QON3X2FwAA//8DAFBLAwQUAAYACAAAACEAmy2M39oAAAAHAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyOy07DMBBF90j8gzVI7FonQYEkxKl4LiiLisIHTGOTBOJxZLtt+HumK1jeh+499Wq2ozgYHwZH&#10;CtJlAsJQ6/RAnYKP9+dFASJEJI2jI6PgxwRYNednNVbaHenNHLaxEzxCoUIFfYxTJWVoe2MxLN1k&#10;iLNP5y1Glr6T2uORx+0osyS5lhYH4oceJ/PQm/Z7u7d8cp9mDr3clC+bslynr4+Te/pS6vJivrsF&#10;Ec0c/8pwwmd0aJhp5/akgxgV5FdcVLC4KXIQp7zI2Nmxk4Nsavmfv/kFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAQAzx5ZkCAACbBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAmy2M39oAAAAHAQAADwAAAAAAAAAAAAAAAADzBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;" fillcolor="#92d050" strokecolor="black [3213]" strokeweight="2pt">
+            <v:rect w14:anchorId="72367773" id="Retângulo 14" o:spid="_x0000_s1039" style="position:absolute;margin-left:2.65pt;margin-top:-39.25pt;width:88.5pt;height:39pt;z-index:251667968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC59BuxfQIAAHIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22nabcEdYqgRYcB&#10;RVu0HXpWZCkxJosapcTOfv0oxXH6kdOwiy2KfCQfRfLismsM2yj0NdiSFyc5Z8pKqGq7LPnP55sv&#10;3zjzQdhKGLCq5Fvl+eXs86eL1k3VCFZgKoWMnFg/bV3JVyG4aZZ5uVKN8CfglCWlBmxEIBGXWYWi&#10;Je+NyUZ5fp61gJVDkMp7ur3eKfks+ddayXCvtVeBmZJTbiF9MX0X8ZvNLsR0icKtatmnIf4hi0bU&#10;loIOrq5FEGyN9QdXTS0RPOhwIqHJQOtaqsSB2BT5OzZPK+FU4kLF8W4ok/9/buXd5sk9IJWhdX7q&#10;6RhZdBqb+Kf8WJeKtR2KpbrAJF0Wxeh0ckY1laQbT85O81TN7IB26MN3BQ2Lh5IjPUaqkdjc+kAR&#10;yXRvEoN5MHV1UxuTBFwurgyyjaCHm4yuc4q0g7wxM/YjMraOGrChKz4CKXJEZgfO6RS2RkV/xj4q&#10;zeqKWI5SxqkdDz6FlMqG895vso4wTbkPwOIY0IR9Mr1thKnUpgMwPwZ8G3FApKhgwwBuagt4zEH1&#10;a4i8s9+z33GO9EO36Ih0yU8jsXizgGr7gAxhNzbeyZuanvJW+PAgkOaEXp9mP9zTRxtoSw79ibMV&#10;4J9j99Ge2pe0nLU0dyX3v9cCFWfmh6XGnhTjcRzUJIzPvo5IwNeaxWuNXTdXQB1S0JZxMh2jfTD7&#10;o0ZoXmhFzGNUUgkrKXbJZcC9cBV2+4CWjFTzeTKj4XQi3NonJ6PzWOfYqs/di0DX93OgSbiD/YyK&#10;6bu23tlGpIX5OoCuU88f6tq/AA12GoV+CcXN8VpOVodVOfsLAAD//wMAUEsDBBQABgAIAAAAIQCb&#10;LYzf2gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7LTsMwEEX3SPyDNUjsWidBgSTEqXguKIuK&#10;wgdMY5ME4nFku234e6YrWN6H7j31arajOBgfBkcK0mUCwlDr9ECdgo/350UBIkQkjaMjo+DHBFg1&#10;52c1Vtod6c0ctrETPEKhQgV9jFMlZWh7YzEs3WSIs0/nLUaWvpPa45HH7SizJLmWFgfihx4n89Cb&#10;9nu7t3xyn2YOvdyUL5uyXKevj5N7+lLq8mK+uwURzRz/ynDCZ3RomGnn9qSDGBXkV1xUsLgpchCn&#10;vMjY2bGTg2xq+Z+/+QUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC59BuxfQIAAHIFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCbLYzf2gAAAAcB&#10;AAAPAAAAAAAAAAAAAAAAANcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#92d050" strokecolor="black [3213]" strokeweight="2pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="0027573B" w:rsidRPr="0027573B" w:rsidRDefault="0027573B" w:rsidP="0027573B">
+                  <w:p w14:paraId="75FFC971" w14:textId="77777777" w:rsidR="0027573B" w:rsidRPr="0027573B" w:rsidRDefault="0027573B" w:rsidP="0027573B">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="40"/>
                         <w:szCs w:val="40"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="0027573B">
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="40"/>
                         <w:szCs w:val="40"/>
                       </w:rPr>
                       <w:t>RMP</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
@@ -6821,51 +30026,51 @@
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:ln>
                         <a:solidFill>
                           <a:schemeClr val="accent1"/>
                         </a:solidFill>
                         <a:prstDash val="sysDot"/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="0027573B" w:rsidRPr="00DB5540" w:rsidRDefault="0027573B" w:rsidP="0027573B">
+                        <w:p w14:paraId="596841D8" w14:textId="77777777" w:rsidR="0027573B" w:rsidRPr="00DB5540" w:rsidRDefault="0027573B" w:rsidP="0027573B">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">        </w:t>
                           </w:r>
                           <w:r w:rsidR="00DB5540">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">                    </w:t>
                           </w:r>
@@ -6936,51 +30141,51 @@
                               <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">   </w:t>
                           </w:r>
                           <w:r w:rsidR="00DB5540">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00DB5540">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">    ISSN – 2317 - 0115</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="001F3F15" w:rsidRDefault="0027573B" w:rsidP="0027573B">
+                        <w:p w14:paraId="0FB2DD1B" w14:textId="77777777" w:rsidR="001F3F15" w:rsidRDefault="0027573B" w:rsidP="0027573B">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00DB5540">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">          </w:t>
                           </w:r>
                           <w:r w:rsidR="00DB5540" w:rsidRPr="00DB5540">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">                     </w:t>
@@ -7051,228 +30256,245 @@
                           <w:r w:rsidR="00DB5540" w:rsidRPr="00DB5540">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">   </w:t>
                           </w:r>
                           <w:r w:rsidR="001F3F15">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">  </w:t>
                           </w:r>
                           <w:r w:rsidR="00DB5540">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
-                            <w:t>V. xx</w:t>
+                            <w:t xml:space="preserve">V. </w:t>
                           </w:r>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r w:rsidR="00DB5540">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>xx</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
                           <w:r w:rsidRPr="00DB5540">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
+                          <w:proofErr w:type="gramStart"/>
                           <w:r w:rsidR="00DB5540">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>-  N.</w:t>
                           </w:r>
+                          <w:proofErr w:type="gramEnd"/>
                           <w:r w:rsidRPr="00DB5540">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
+                          <w:proofErr w:type="gramStart"/>
                           <w:r w:rsidR="00DB5540">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>x</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00DB5540">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">  (</w:t>
                           </w:r>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:proofErr w:type="gramEnd"/>
                           <w:r w:rsidR="00DB5540">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>xxxx</w:t>
                           </w:r>
+                          <w:proofErr w:type="spellEnd"/>
                           <w:r w:rsidRPr="00DB5540">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>)</w:t>
                           </w:r>
                           <w:r w:rsidR="00DB5540">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="14"/>
                             </w:rPr>
                             <w:t xml:space="preserve">               </w:t>
                           </w:r>
                           <w:r w:rsidR="00DB5540">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidR="001F3F15">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t xml:space="preserve">        </w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00DB5540" w:rsidRPr="002F4827" w:rsidRDefault="001F3F15" w:rsidP="0027573B">
+                        <w:p w14:paraId="5BD8FBEB" w14:textId="77777777" w:rsidR="00DB5540" w:rsidRPr="002F4827" w:rsidRDefault="001F3F15" w:rsidP="0027573B">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t xml:space="preserve">                                       </w:t>
                           </w:r>
                           <w:hyperlink r:id="rId1" w:history="1">
                             <w:r w:rsidRPr="00820B18">
                               <w:rPr>
                                 <w:rStyle w:val="Hyperlink"/>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>https://periodicos.ufpe.br/revistas/rmp</w:t>
                             </w:r>
                           </w:hyperlink>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t xml:space="preserve">                                           Recife – PE</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="0027573B" w:rsidRPr="002F4827" w:rsidRDefault="0027573B" w:rsidP="0027573B">
+                        <w:p w14:paraId="2E455F88" w14:textId="77777777" w:rsidR="0027573B" w:rsidRPr="002F4827" w:rsidRDefault="0027573B" w:rsidP="0027573B">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">         </w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="38EF75A7" id="Retângulo 3" o:spid="_x0000_s1040" style="position:absolute;margin-left:-1.7pt;margin-top:-44.8pt;width:435.9pt;height:54pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwlRfJmAIAALoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N/KaJkbkwIiRokCQ&#10;BkmKnGmKtISSHJakLbmf01/pj3VILVkaIEXRCzWj2TiPb+bsvNGK7IXzFZicjo9GlAjDoajMNqdf&#10;7y8/nFDiAzMFU2BETg/C0/Pl+3dntV2ICZSgCuEIJjF+UducliHYRZZ5XgrN/BFYYdAowWkWUHXb&#10;rHCsxuxaZZPR6DirwRXWARfe4991a6TLlF9KwcMXKb0IROUU7xbS6dK5iWe2PGOLrWO2rHh3DfYP&#10;t9CsMlh0SLVmgZGdq/5IpSvuwIMMRxx0BlJWXKQesJvx6EU3dyWzIvWC4Hg7wOT/X1p+vb9xpCpy&#10;OqXEMI1PdCvCr59mu1NAphGf2voFut3ZG9dpHsXYbCOdjl9sgzQJ08OAqWgC4fhzPp/OT6cIPUfb&#10;8cn8ZJRAzx6jrfPhkwBNopBTh2+WoGT7Kx+wIrr2LrGYB1UVl5VSSYk8ERfKkT3DF95sx/HGGPHM&#10;S5m3AhnnwoRXg2PtNfNlW8Ef/BpCVyTmzSI8LSBJCgclYjVlboVEYBGCcWonUfrxqs8rJu8YJrGx&#10;IXDydmDnH0NFovsQ/BdVh4hUGUwYgnVlwL1WvfjWgyRb/x6Btu8IQWg2TWLUrGfPBooDssxBO37e&#10;8ssKUb1iPtwwh/OG9MAdEr7gIRXUOYVOoqQE9+O1/9EfxwCtlNQ4vzn133fMCUrUZ4MDcjqezeLA&#10;J2U2/zhBxT21bJ5azE5fABJojNvK8iRG/6B6UTrQD7hqVrEqmpjhWDunPLheuQjtXsFlxcVqldxw&#10;yC0LV+bO8p4HkU/3zQNztiN8wFG5hn7W2eIF71vf+EIGVrsAskpDEZFuce1eABdEYn63zOIGeqon&#10;r8eVu/wNAAD//wMAUEsDBBQABgAIAAAAIQAx1jJr3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9BT8JAEIXvJv6HzZh4gy1oaqndEjSRExGoXLgt3bFt6M423aXUf+94ktPLzPvy5k22HG0rBux9&#10;40jBbBqBQCqdaahScPj6mCQgfNBkdOsIFfygh2V+f5fp1Lgr7XEoQiU4hHyqFdQhdKmUvqzRaj91&#10;HRJ73663OvDYV9L0+srhtpXzKIql1Q3xhVp3+F5jeS4uVsEx4IaGopnPXsrjer37HDf77ZtSjw/j&#10;6hVEwDH8w/BXn6tDzp1O7kLGi1bB5OmZSdZkEYNgIIkT3pyYZJV5Jm8/yH8BAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAcJUXyZgCAAC6BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAMdYya94AAAAJAQAADwAAAAAAAAAAAAAAAADyBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="#4f81bd [3204]">
+            <v:rect w14:anchorId="38EF75A7" id="Retângulo 3" o:spid="_x0000_s1040" style="position:absolute;margin-left:-1.7pt;margin-top:-44.8pt;width:435.9pt;height:54pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7RD2zfQIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtOGzEQfa/Uf7D8XjYJCYWIDYqIqCoh&#10;iAoVz47Xzlr1elzbyW769R17LwGKRFX1ZXfGczme45m5vGoqTfbCeQUmp+OTESXCcCiU2eb0++PN&#10;p3NKfGCmYBqMyOlBeHq1+PjhsrZzMYESdCEcwSTGz2ub0zIEO88yz0tRMX8CVhg0SnAVC6i6bVY4&#10;VmP2SmeT0egsq8EV1gEX3uPpqjXSRcovpeDhXkovAtE5xbuF9HXpu4nfbHHJ5lvHbKl4dw32D7eo&#10;mDIIOqRascDIzqk/UlWKO/AgwwmHKgMpFRepBqxmPHpVzUPJrEi1IDneDjT5/5eW3+0f7NohDbX1&#10;c49irKKRrop/vB9pElmHgSzRBMLxcDY7nV2cIqccbWfns/NRYjM7RlvnwxcBFYlCTh0+RuKI7W99&#10;QER07V0imAetihuldVJiA4hr7cie4dNttuP4VBjxwkub9wIZ58KEN4Mj9or5skXwB7+C0IHEvNmR&#10;kCSFgxYRTZtvQhJVIAXjVE7q1eNVXyIm7xgmsbAhcPJ+YOcfQ0Xq4yH4L1CHiIQMJgzBlTLg3kIv&#10;fvQkyda/Z6CtO1IQmk2Dhed0GmmKJxsoDmtHHLRz5S2/UcjqLfNhzRwOErYHLodwjx+poc4pdBIl&#10;Jbhfb51Hf+xvtFJS42Dm1P/cMSco0V8Ndv7FeDqNk5yU6ezzBBX33LJ5bjG76hqwgca4hixPYvQP&#10;uhelg+oJd8gyoqKJGY7YOeXB9cp1aBcGbiEulsvkhtNrWbg1D5b3fRD76bF5Ys52DR9wVO6gH2I2&#10;f9X3rW98IQPLXQCp0lAcee1eACc/dX63peJqea4nr+MuXfwGAAD//wMAUEsDBBQABgAIAAAAIQAx&#10;1jJr3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4gy1oaqndEjSRExGo&#10;XLgt3bFt6M423aXUf+94ktPLzPvy5k22HG0rBux940jBbBqBQCqdaahScPj6mCQgfNBkdOsIFfyg&#10;h2V+f5fp1Lgr7XEoQiU4hHyqFdQhdKmUvqzRaj91HRJ73663OvDYV9L0+srhtpXzKIql1Q3xhVp3&#10;+F5jeS4uVsEx4IaGopnPXsrjer37HDf77ZtSjw/j6hVEwDH8w/BXn6tDzp1O7kLGi1bB5OmZSdZk&#10;EYNgIIkT3pyYZJV5Jm8/yH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAu0Q9s30CAACT&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAMdYya94A&#10;AAAJAQAADwAAAAAAAAAAAAAAAADXBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="white [3212]" strokecolor="#4f81bd [3204]">
               <v:stroke dashstyle="1 1"/>
               <v:shadow on="t" color="black" opacity="24903f" origin=",.5" offset="0,.55556mm"/>
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="0027573B" w:rsidRPr="00DB5540" w:rsidRDefault="0027573B" w:rsidP="0027573B">
+                  <w:p w14:paraId="596841D8" w14:textId="77777777" w:rsidR="0027573B" w:rsidRPr="00DB5540" w:rsidRDefault="0027573B" w:rsidP="0027573B">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve">        </w:t>
                     </w:r>
                     <w:r w:rsidR="00DB5540">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve">                    </w:t>
                     </w:r>
@@ -7343,51 +30565,51 @@
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve">   </w:t>
                     </w:r>
                     <w:r w:rsidR="00DB5540">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00DB5540">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve">    ISSN – 2317 - 0115</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidR="001F3F15" w:rsidRDefault="0027573B" w:rsidP="0027573B">
+                  <w:p w14:paraId="0FB2DD1B" w14:textId="77777777" w:rsidR="001F3F15" w:rsidRDefault="0027573B" w:rsidP="0027573B">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00DB5540">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve">          </w:t>
                     </w:r>
                     <w:r w:rsidR="00DB5540" w:rsidRPr="00DB5540">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve">                     </w:t>
@@ -7458,213 +30680,230 @@
                     <w:r w:rsidR="00DB5540" w:rsidRPr="00DB5540">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve">   </w:t>
                     </w:r>
                     <w:r w:rsidR="001F3F15">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve">  </w:t>
                     </w:r>
                     <w:r w:rsidR="00DB5540">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:t>V. xx</w:t>
+                      <w:t xml:space="preserve">V. </w:t>
                     </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r w:rsidR="00DB5540">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>xx</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
                     <w:r w:rsidRPr="00DB5540">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
+                    <w:proofErr w:type="gramStart"/>
                     <w:r w:rsidR="00DB5540">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>-  N.</w:t>
                     </w:r>
+                    <w:proofErr w:type="gramEnd"/>
                     <w:r w:rsidRPr="00DB5540">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
+                    <w:proofErr w:type="gramStart"/>
                     <w:r w:rsidR="00DB5540">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>x</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00DB5540">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve">  (</w:t>
                     </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:proofErr w:type="gramEnd"/>
                     <w:r w:rsidR="00DB5540">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>xxxx</w:t>
                     </w:r>
+                    <w:proofErr w:type="spellEnd"/>
                     <w:r w:rsidRPr="00DB5540">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>)</w:t>
                     </w:r>
                     <w:r w:rsidR="00DB5540">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="14"/>
                       </w:rPr>
                       <w:t xml:space="preserve">               </w:t>
                     </w:r>
                     <w:r w:rsidR="00DB5540">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="001F3F15">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve">        </w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidR="00DB5540" w:rsidRPr="002F4827" w:rsidRDefault="001F3F15" w:rsidP="0027573B">
+                  <w:p w14:paraId="5BD8FBEB" w14:textId="77777777" w:rsidR="00DB5540" w:rsidRPr="002F4827" w:rsidRDefault="001F3F15" w:rsidP="0027573B">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve">                                       </w:t>
                     </w:r>
                     <w:hyperlink r:id="rId2" w:history="1">
                       <w:r w:rsidRPr="00820B18">
                         <w:rPr>
                           <w:rStyle w:val="Hyperlink"/>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>https://periodicos.ufpe.br/revistas/rmp</w:t>
                       </w:r>
                     </w:hyperlink>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve">                                           Recife – PE</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidR="0027573B" w:rsidRPr="002F4827" w:rsidRDefault="0027573B" w:rsidP="0027573B">
+                  <w:p w14:paraId="2E455F88" w14:textId="77777777" w:rsidR="0027573B" w:rsidRPr="002F4827" w:rsidRDefault="0027573B" w:rsidP="0027573B">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve">         </w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27B21D8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FFABEAA"/>
     <w:lvl w:ilvl="0" w:tplc="0416000F">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8034,218 +31273,232 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1350645047">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1699503413">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="20328696">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1457918004">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="116"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B52807"/>
     <w:rsid w:val="000039CC"/>
     <w:rsid w:val="00024525"/>
+    <w:rsid w:val="00026D5E"/>
     <w:rsid w:val="00040CB7"/>
     <w:rsid w:val="00063A4A"/>
     <w:rsid w:val="000A420A"/>
     <w:rsid w:val="000A4437"/>
     <w:rsid w:val="000C52D8"/>
+    <w:rsid w:val="000D5882"/>
     <w:rsid w:val="00133D87"/>
+    <w:rsid w:val="00195BB4"/>
     <w:rsid w:val="001B27F6"/>
     <w:rsid w:val="001B5592"/>
     <w:rsid w:val="001B55F7"/>
     <w:rsid w:val="001D6685"/>
     <w:rsid w:val="001D76E0"/>
+    <w:rsid w:val="001E2413"/>
+    <w:rsid w:val="001E53BA"/>
     <w:rsid w:val="001E5B9A"/>
     <w:rsid w:val="001F3F15"/>
     <w:rsid w:val="0021241A"/>
     <w:rsid w:val="002200EB"/>
     <w:rsid w:val="0022166C"/>
     <w:rsid w:val="00243243"/>
     <w:rsid w:val="00251692"/>
     <w:rsid w:val="0027573B"/>
     <w:rsid w:val="00275DED"/>
     <w:rsid w:val="002F4827"/>
     <w:rsid w:val="00315842"/>
     <w:rsid w:val="00350056"/>
     <w:rsid w:val="00357266"/>
+    <w:rsid w:val="003766BC"/>
+    <w:rsid w:val="0038618D"/>
     <w:rsid w:val="0038637E"/>
     <w:rsid w:val="0042077F"/>
     <w:rsid w:val="0042770B"/>
     <w:rsid w:val="004318B1"/>
     <w:rsid w:val="004601D7"/>
     <w:rsid w:val="00480B97"/>
     <w:rsid w:val="00512607"/>
     <w:rsid w:val="00573A42"/>
     <w:rsid w:val="005C227F"/>
     <w:rsid w:val="005E0884"/>
     <w:rsid w:val="005E1873"/>
     <w:rsid w:val="005E70C7"/>
+    <w:rsid w:val="005F600D"/>
     <w:rsid w:val="00614479"/>
     <w:rsid w:val="0063669A"/>
     <w:rsid w:val="00642F43"/>
     <w:rsid w:val="00656C97"/>
     <w:rsid w:val="00666167"/>
     <w:rsid w:val="00677E6E"/>
     <w:rsid w:val="006D61C3"/>
     <w:rsid w:val="006E0E8C"/>
+    <w:rsid w:val="006F66C7"/>
     <w:rsid w:val="007B2DE8"/>
     <w:rsid w:val="007C20E2"/>
     <w:rsid w:val="00820CF7"/>
     <w:rsid w:val="00822FAD"/>
     <w:rsid w:val="00863B85"/>
     <w:rsid w:val="00867520"/>
     <w:rsid w:val="00871E2F"/>
     <w:rsid w:val="008B2716"/>
     <w:rsid w:val="008E2D75"/>
     <w:rsid w:val="009167B5"/>
     <w:rsid w:val="009623A2"/>
     <w:rsid w:val="00974E89"/>
     <w:rsid w:val="009E260C"/>
     <w:rsid w:val="009E50EB"/>
+    <w:rsid w:val="00A51141"/>
     <w:rsid w:val="00A54402"/>
     <w:rsid w:val="00A55857"/>
     <w:rsid w:val="00A76EC5"/>
     <w:rsid w:val="00AA2BED"/>
     <w:rsid w:val="00AA36CE"/>
     <w:rsid w:val="00AF2F77"/>
     <w:rsid w:val="00B2664F"/>
     <w:rsid w:val="00B42B4E"/>
     <w:rsid w:val="00B52807"/>
     <w:rsid w:val="00B67E62"/>
     <w:rsid w:val="00C1327A"/>
+    <w:rsid w:val="00C21EC1"/>
     <w:rsid w:val="00C660E9"/>
     <w:rsid w:val="00C719B3"/>
     <w:rsid w:val="00CB5BBB"/>
     <w:rsid w:val="00D262CF"/>
     <w:rsid w:val="00DB5540"/>
     <w:rsid w:val="00DC78ED"/>
     <w:rsid w:val="00E35E08"/>
     <w:rsid w:val="00E5008D"/>
+    <w:rsid w:val="00F37853"/>
     <w:rsid w:val="00FF5383"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="584EE8C5"/>
+  <w14:docId w14:val="48131D06"/>
   <w15:docId w15:val="{66D92E84-95B0-4346-9540-077712B3EFC7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8268,51 +31521,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8573,59 +31826,63 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodebalo">
     <w:name w:val="Balloon Text"/>
@@ -8891,62 +32148,111 @@
     <w:name w:val="Pa8"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0042077F"/>
     <w:pPr>
       <w:spacing w:line="241" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HiperlinkVisitado">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DB5540"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="MenoPendente">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A51141"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpodetexto">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CorpodetextoChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F600D"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pt-PT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpodetextoChar">
+    <w:name w:val="Corpo de texto Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Corpodetexto"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="005F600D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pt-PT"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-nd/4.0/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.51359/2317-0115.202w.zzzzzz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periodicos.ufpe.br/revistas/rmp" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periodicos.ufpe.br/revistas/rmp" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periodicos.ufpe.br/revistas/rmp" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periodicos.ufpe.br/revistas/rmp" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -9218,67 +32524,67 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C4D231D-6DC9-4D82-84D3-F78E1F6E6642}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>10539</Characters>
+  <Pages>5</Pages>
+  <Words>2057</Words>
+  <Characters>11114</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>87</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>92</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12466</CharactersWithSpaces>
+  <CharactersWithSpaces>13145</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>JAIRO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>